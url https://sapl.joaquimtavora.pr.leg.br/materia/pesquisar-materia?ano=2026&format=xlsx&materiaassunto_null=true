--- v1 (2026-03-15)
+++ v2 (2026-06-17)
@@ -10,1050 +10,2446 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="308">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1551" uniqueCount="709">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Ind</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Benedito Azarias</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/677/ind_02_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o poder executivo, pela secretaria de obras, aprimore a fiscalização dos entulhos depositados nas ruas da cidade, considerando que vários munícipes não respeitam a legislação pertinente.</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Marcos Domingues</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/678/ind_03_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Para que o executivo providencie a manutenção do parque da pirambeira, pois está mato alto e com muita sujeira, além de que no local tem água parada que pode servir para proliferação do mosquito da dengue.</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/679/ind_04_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo, pela Secretaria de Obras, realize a limpeza das calçadas no trecho do caminho que dá acesso ao Santuário do Santíssimo Nome de Jesus._x000D_
+_x000D_
+A presente indicação se faz necessária tendo em vista que as calçadas do referido trecho encontram-se sujas, com acúmulo de mato, dificultando a circulação de pedestres. A limpeza das calçadas contribuirá para a segurança, mobilidade e bem-estar da população, além de preservar a estética urbana e demonstrar zelo com um local de relevante importância religiosa e turística para o município.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Luiz Paulo Corrêa</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/680/ind_05_luiz.pdf</t>
+  </si>
+  <si>
+    <t>LUIZ PAULO CÔRREA, vereador que subscreve a presente, vem, com todo respeito e acatamento, ante Vossas Excelências, reiterar INDICAÇÃO n.º 279/2025, já realizada por esta Casa para que o Poder Executivo estude a viabilidade de conceder o aumento do salário base aos servidores municipais (aqueles que recebem o valor mínimo pago pela municipalidade, a exemplo das serventes e auxiliares de serviços gerais), de modo a valorizar o funcionalismo público e assegurar justa remuneração pelo trabalho prestado à comunidade.</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Carlos Henrique Castanheira</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/685/ind_06_henrique.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal disponibilize funcionário(s) para a limpeza do Velório Municipal e dos banheiros da praça pública._x000D_
+_x000D_
+Especialmente no que se refere ao Velório Municipal, tem-se constatado que, após a realização das cerimônias fúnebres, o local frequentemente permanece em condições inadequadas de higiene, o que causa transtornos aos familiares enlutados e à população em geral._x000D_
+_x000D_
+Ressalta-se que a manutenção da limpeza e da salubridade da casa mortuária é medida essencial de respeito às famílias, bem como de saúde pública, sendo imprescindível que, a cada cerimônia realizada, seja efetuada a devida higienização do espaço._x000D_
+_x000D_
+Dessa forma, faz-se extremamente necessária a disponibilização de funcionário(s) para a execução do referido serviço, seja mediante servidor(es) do quadro do Município ou por meio de contratação terceirizada, a fim de garantir a adequada limpeza e conservação do local, bem como dos banheiros da praça pública._x000D_
+_x000D_
+_x000D_
+Na oportunidade, solicita que seja retirada a placa colocada no local, que prescreve que a limpeza deve ser realizada pelo responável pela realização da cerimônia fúnebre, e condiciona, que caso assim não seja feito, será cobrado uma taxa de R$ 80,00 (foto anexa), pois entende-se que, se a o Velório está sob administração da municipalidade, esta deve ser a responsável pela limpeza e conservação do ambiente.</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/689/ind_07_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo, proceda frequentemente a limpeza e varrição da Praça João Muller que se encontra com grande quantidade folhas espalhadas, bem como a limpeza e pintura dos banheiros instalados na localizade.</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/690/ind_08_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo pela secretaria de obras quando possível, proceda a limpeza do cemitério do São Roque do Pinhal, especialmente com a roçagem.</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/698/ind_09_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo, estude a viabilidade de instalação de redutores de velocidade (lombadas), nos seguintes locais:_x000D_
+_x000D_
+Rua Ivete Merlin, nas proximidades da residência do Sr. João do Alho;_x000D_
+_x000D_
+Rua Emílio Calil, nas proximidades da residência do “Fumaça”;_x000D_
+_x000D_
+_x000D_
+A presente indicação justifica-se em razão das reiteradas reclamações de moradores quanto ao excesso de velocidade praticado por condutores nas referidas vias.</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/699/ind_11_henrique.pdf</t>
+  </si>
+  <si>
+    <t>Existem quatro pacientes de Joaquim Távora que fazem hemodiálise, três vezes por semana, das 10h as 15h, na cidade de Santo Antônio da Platina._x000D_
+Assim, considerando serem relativamente poucas pessoas e que durante o tratamento ficam privadas de alimentação adequada, solicitada ao executivo que, pelo respectivo setor, providencie almoço (marmitas, p. ex), para os mencionados pacientes.</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Adevilson dos Santos, Fernandinho do Gás</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/701/ind_12_adevilson_e_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Para que o executivo estude a possibilidade de que a farmácia do posto de saúde da Asa Branca fique aberta em período integral, pois há relatos que não abre todos os dias e, quando abre, funciona na maioria das vezes meio período.</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Fernandinho do Gás</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/702/ind_13_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Para que o executivo realize a construção e a padronização dos pontos de parada de ônibus do sistema de transporte de alunos da rede pública municipal de ensino, bem como coletivo de passageiros no município de Joaquim Távora, de acordo com o disposto no artigo1º da Lei nº 1832/2025 (autoria Fernando da Cunha Fiats)._x000D_
+(...)</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/703/ind_14_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Chefe do Poder Executivo Municipal determine ao setor competente que proceda, com a máxima urgência, a roçagem e limpeza da praça localizada no Distrito do Joá.</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/704/ind_15_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Chefe do Poder Executivo Municipal determine ao setor competente que proceda a passagem de rolo compactador na estrada de baixo, que dá acesso ao Distrito do Joá ao Santuário Santíssimo Nome de Jesus.</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Ivone Aparecida Mendonça Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/705/indi_16_ivone.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo determine ao setor competente a instalação de redutor de velocidade (lombada tradicional ou outro dispositivo adequado), na rua Pedro Soares, nas proximidades da linha férrea.</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/706/ind_17_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a implementação de pista de caminhada partindo do Bairro Três Meninas, seguindo a margem da Linha Férrea, pelo Bairro Vista Bela - passando pelo Parque da Estação, cruzando a Av. Paraná, seguindo por dentro da “Mata dos Dias”, até a Rua João Rodrigues de Almeida._x000D_
+_x000D_
+Tal pista servirá não somente para a prática da caminhada, corrida ou mesmo bicicleta, essenciais para a manutenção da saúde física e mental das pessoas, como também de acesso prático entre os bairros e região central, a ser utilizado pelos trabalhadores tavorenses.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/707/ind_18_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Para que Executivo, pelo setor competente, proceda a limpeza nos Bairros Vista Bela e Três Meninas, especialmente as margens da ferrovia. _x000D_
+Solicita ainda que realize “tapa buracos” nas ruas do Bairro Três Meninas, vez que muitas pedrinhas estão soltas, havendo risco de acidentes.</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Valdirene Cabrera Mendes</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/708/ind_19_valdirene.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo solicite junto ao DER/PR a construção da outra parte da lombada que está localizada em frente as Escolas do Campo Assad Kalil Richa e Natal Panichi no Distrito de São Roque do Pinhal, como já havia no local.</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/713/ind_20_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Na proximidade da curva da estrada do Sr. Valdenir de Almeida (Bairro dos Almeidas) o lixo se acumula numa caçamba, sendo que o que extravasa acaba por adentrar na propriedade de nominada pessoa, causando até mesmo risco a saúde.</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/714/ind_21_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Sabe-se que o Poder Executivo vem trabalhando para resolver o problema do esgoto no Bairro Green Valle._x000D_
+Porém, solicita que seja analisada alguma solução já para o presente momento, como limpeza do local onde está sendo depositado o esgoto (p. ex). pois os moradores relatam que está transbordando.</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/715/ind_23_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que estude a possibilidade de criar um canil para abrigar, ao menos, os animais mais perigosos (Pitbull, rottweiler, dentre outros) que ficam soltos sem a devida cautela e atacam pessoas, como vem ocorrendo, p. ex., no Distrito do São Roque do Pinhal.</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/718/ind_22_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo, pelo respectivo setor, providencie a troca de lâmpadas queimadas ou com defeito da iluminação pública municipal, especialmente na rua Atílio Cavalari, nº 213.</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/719/ind_24_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo proceda a manutenção da ponte que dá acesso as propriedades da família Grando (estrada do meio).</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/720/ind_25_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o poder executivo, pelo respectivo setor, proceda a manutenção da estrada de acesso a propriedade do Sr. Dito Borges (cascalhamento), bem como que verifique a possibilidade de prolongar o calçamento da estrada do Joá (principal), até onde existem moradores.</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/724/ind_26_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo, pelo respectivo setor, verifique de quem é a responsabilidade pela roçagem no loteamento Monte Sagrado, se do loteador ou da prefeitura, e cobre ou realize a devida limpeza.</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/727/ind_27_henrique.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal determine, junto à Secretaria competente, a realização de roçagem e limpeza das calçadas que circundam o Campinho da Estação, bem como dos demais espaços existentes no local._x000D_
+_x000D_
+A presente indicação tem por objetivo solicitar a manutenção e limpeza do referido espaço público, tendo em vista que a vegetação encontra-se alta, o que dificulta a circulação de pedestres pelas calçadas e compromete a adequada utilização do local pela comunidade.</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/729/ind_28_herique.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal, por meio da Secretaria competente, proceda à manutenção e/ou substituição das lâmpadas da iluminação pública localizadas no entorno do Parque Ecológico do Centro de Eventos._x000D_
+_x000D_
+A presente indicação tem por objetivo solicitar a manutenção da iluminação no local, tendo em vista que diversas lâmpadas encontram-se apagadas ou com funcionamento irregular, o que compromete a segurança e a adequada utilização do espaço pela população.</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/730/indicacao_29-2026_-_marcos_-_contratacao_professor_educacao_fisica.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal estude a viabilidade da contratação de 02 (dois) profissionais da área de Educação Física, com a finalidade de ministrar treinamentos esportivos no Distrito de São Roque do Pinhal e no Distrito do Joá._x000D_
+_x000D_
+Sugere-se que os treinamentos contemplem diversas modalidades esportivas, tais como futsal, futebol de campo, voleibol e atletismo, entre outras que possam ser desenvolvidas conforme o interesse e a participação da comunidade local._x000D_
+_x000D_
+A presente indicação tem por objetivo incentivar a prática esportiva entre crianças, adolescentes e jovens das comunidades mencionadas, promovendo saúde, bem-estar, disciplina e inclusão social.</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao_30-2026_-_marcos_-_cartao_saude.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal estude a viabilidade de conceder aos servidores públicos municipais cartões de benefícios que possibilitem descontos em consultas médicas, exames laboratoriais e demais serviços na área da saúde, mediante convênios com clínicas, laboratórios, hospitais e demais estabelecimentos da área da saúde._x000D_
+_x000D_
+A presente indicação tem por objetivo proporcionar melhores condições de cuidado com a saúde aos servidores públicos municipais. Sabe-se que muitos profissionais enfrentam dificuldades para arcar com custos de consultas e exames na rede privada, especialmente quando há demora no atendimento pelo sistema público de saúde._x000D_
+_x000D_
+A implementação de um cartão de benefícios ou convênio de descontos na área da saúde pode representar uma alternativa eficiente, possibilitando aos servidores acesso a consultas e exames com valores reduzidos, sem necessariamente gerar grandes custos ao município, uma vez que o sistema pode ser viabilizado por meio de parcerias e convênios com estabelecimentos da área da saúde</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Adevilson dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/736/ind_31_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>Para que o executivo proceda a manutenção da estrada que liga o São Roque do Pinhal até a captação agua da Sanepar, pois encontra-se em situação precária.</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/737/ind_32_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>A iluminação pública da praça do distrito do São Roque do Pinhal está sem funcionar há aproximadamente uma semana, motivo pelo qual solicita que sejam tomadas providências para restabelecer o serviço.</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/738/ind_33_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo estude a possibilidade de disponibilizar mais caçambas de lixo em áreas rurais, nos casos necessários, bem como instale alambrados nos locais para evitar que cachorros espalhem o material depositado.</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/742/ind_34_fernando.pdf</t>
+  </si>
+  <si>
+    <t>A Prefeitura realizou obra de pavimentação no Bairro da Pedreira. Ocorre que várias pedras foram amontoadas, sendo que o mato cresceu, tornando a área foco de vários animais pestilentos._x000D_
+_x000D_
+Assim, considerando ainda que um morador deseja construir uma residência no local, solicita que o Poder Executivo, pelo respectivo setor, proceda a retiradas das pedras, bem como efetue a limpeza (roçagem) do local.</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/743/ind_35_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Várias professoras informaram que não receberam o reajuste do piso salarial referente ao mês de janeiro._x000D_
+_x000D_
+Desse modo, solicita ao Executivo que realize o pagamento, evitando-se a judicialização da questão.</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/744/indicacao_36-2026_-_luiz_paulo_correa.pdf</t>
+  </si>
+  <si>
+    <t>A presente indicação tem por finalidade atender uma demanda essencial da população residente na zona rural, que frequentemente enfrenta dificuldades de deslocamento até a sede do município e também para outras cidades onde realizam consultas, exames e procedimentos previamente agendados._x000D_
+_x000D_
+O veículo a ser disponibilizado deverá portanto:_x000D_
+_x000D_
+** Possibilitar o transporte dos pacientes da zona rural até a cidade de Joaquim Távora, viabilizando o acesso ao transporte coletivo com destino a outros municípios onde possuem consultas e exames agendados;_x000D_
+_x000D_
+**Possibilitar o deslocamento dos pacientes que necessitam de atendimento no próprio município, seja em consultas médicas, odontológicas ou demais serviços ofertados pelas unidades de saúde locais;</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/752/ind_37_fernando.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, solicita ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a adoção das providências necessárias para a implantação de dois horários distintos de transporte destinados aos pacientes que realizam tratamento contra o câncer no Hospital do Câncer de Londrina. (...)</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/753/ind_38_luiz_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo proceda a manutenção da estrada que liga os Bairros do Ceboleiro a Água da Piçarra, a pedido dos moradores e de outros que por ali transitam.</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/761/ind_39_luiz_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo estude possiblidade de estender os serviços de profissionais da ortodontia no período noturno, ao menos duas vezes da semana, no Posto de Saúde Central, para otimizar o atendimento ao público que trabalha durante o dia.</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/762/ind_40_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo, através do respectivo setor, reforce a sinalização de trânsito, especialmente com a marcação dos locais de estacionamento de motocicletas, na Av. Paraná, pois muitos motoristas acabam estacionando de forma irregular, tomando espaço de outros tipos de veículos (carros, camionetes, etc).</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/766/ind_41_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo, pelo respectivo setor, instale coberturas no pátio do prédio do hospital para abrigar os veículos que atualmente ficam expostos as intempéries, evitando-se deterioração mais acelerada.</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/767/ind_43_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo, pelo respectivo setor, verifique e interceda pela solução da situação de abastecimento no bairro da Pederneira, pois os moradores estão com dificuldades em pagar as faturas de água, tendo em vista que é comum que um relógio atenda vários moradores, sendo que reivindicam, cada um deles, sua unidade (relógio).</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao_n.o_44-2025_-_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo avalie a possibilidade de instalação de radares (controle eletrônico de velocidade/semáforo) em pontos estratégicos/críticos de nossa cidade, já que detém competência para tanto, desde que cumpridas as normas técnicas para fiscalização eletrônica.</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao_n.o_45-2025_-_luiz.pdf</t>
+  </si>
+  <si>
+    <t>"Para que o Executivo, através do respectivo setor, proceda a instalação do alambrado do Campo de Futebol do Cruzeiro,  tendo em vista que os postes já estão no local, e há material em estoque".</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/775/indicacao_n.o_46-2025_-_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>"Para que o Poder Executivo, por meio do departamento competente, realize o levantamento das bocas de lobo e proceda a abertura/implantação de mais saída de água pluvial na Rua Rui Barbosa, no cruzamento com a Rua Jerônimo Vaz Vieira".</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/777/indicacao_47-2026_-_luiz_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal, por meio do setor competente, proceda à pintura de sinalização horizontal (faixa) sobre a lombada localizada na Avenida Senador Souza Naves, nas imediações da Igreja Adventista do Sétimo Dia._x000D_
+_x000D_
+A pintura da faixa sobre a lombada contribuirá para melhor identificação do dispositivo redutor de velocidade, prevenindo acidentes e promovendo maior segurança para motoristas e pedestres.</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/793/ind_48_dito.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências para que seja instalado redutor de velocidade (lombada) nas proximidades da “oficina mecânica do Tiburcio”, na Av. Getúlio Vargas, considerando a necessidade de garantir a segurança viária de pedestres e moradores e, considerando ainda que vários usuários do Parque Ecológico também por ali transitam._x000D_
+Recomenda-se que, antes da instalação, a Secretaria Municipal competente proceda a sinalização, vertical e horizontal necessária.</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/790/ind_49_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Prefeito determine ao setor competente a realização de limpeza na área externa do CMEI do São Roque do Pinhal, pois com acúmulo de mato alto, sujeira e possíveis resíduos, o que compromete o ambiente escolar.</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/794/ind_50_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>A Prefeitura executou excelente obra na rua do cemitério do Distrito do São Roque do Pinhal, levando benefícios a comunidade_x000D_
+Porém, alguns motoristas passaram a transitar em excesso de velocidade pelo local, motivo pelo qual solicita que o Executivo instale redutor de velocidade para garantir a segurança, especialmente dos transeuntes.</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/808/indicacao_51-26_-_adevilson_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que instale redutor de velocidade na Rua José Rodrigues de Almeida, nas proximidades do n. 40, pois motoristas transitam em excesso de velocidade pelo local, especialmente motociclistas que realizam manobras irregulares, colocando em risco a segurança, especialmente dos transeuntes e moradores.</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/816/ind_52_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao senhor prefeito que determine ao setor competente a viabilização da sinalização adequada das lombadas e da faixa de pedestres em frente ao Centro de Educação Infantil São Sebastião. (...)</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/817/ind_53_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao senhor prefeito que determine ao setor competente a adoção das providências necessárias para o conserto de uma boca de lobo localizada nas proximidades do cruzamento das Ruas Santíssimo Nome de Jesus e Culio Ramon Roco. (...)</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/820/ind_54_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Para que o prefeito municipal verifique a possibilidade de alargamento da ponte denominada "Bambu", localizada na estrada que liga a cidade ao bairro Cruzeiro. (...)</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/825/indicacao_no055-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Sugere ao Prefeito Municipal que promova a contenção e economia de gastos destinado a decoração natalina do Município, direcionando eventual diferença ou saldo para ações de interesse público (...)".</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Vanessa Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_56-2026_-_vanessa.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Excelentíssimo Senhor Prefeito Municipal adote as medidas necessárias visando à distribuição gratuita de ingressos do Parque de Diversões da festa do Rodeio Municipal Tavorense, no ano de 2026 e nos anos subsequentes, aos alunos regularmente matriculados na rede pública municipal de ensino, bem como aos alunos atendidos pela APAE.  Indica-se, ainda, que a distribuição observe planejamento prévio, organização por unidades escolares, critérios transparentes, acessibilidade, segurança, transporte quando necessário e acompanhamento adequado dos beneficiários, de forma a assegurar a efetiva participação de todos os contemplados.</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_57-2026_-_vanessa_2.pdf</t>
+  </si>
+  <si>
+    <t>"Para que o Poder Executivo, além da distribuição de ingressos do Parque de Diversões instalado no Rodeio Municipal Tavorense, também promova a distribuição de lanches e bebidas, tais como refrigerantes/sucos, aos alunos da rede pública municipal de ensino e aos alunos da APAE que frequentarem o referido parque. A presente Indicação tem por objetivo proporcionar às crianças e adolescentes da rede pública municipal, bem como aos alunos da APAE, uma experiência recreativa ainda mais completa e inclusiva durante o Rodeio Municipal Tavorense 2026 (...)".</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/845/indicacao_58-2026_-_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal determine ao determine ao setor competente que proceda a manutenção da estrada rural localizada no Bairro do Cruzeiro, no trecho que liga ao Município de Carlópolis, sentido São Roque da Boa Vista. _x000D_
+A presente indicação tem por finalidade atender as reivindicações dos moradores, produtores rurais e usuários da referida via, tendo em vista que a estrada se encontra em condições precárias de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>846</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_59-2026_-_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Senhor Prefeito Municipal que determine ao setor competente a instalação de redutores de velocidade na Rua José Bonifácio, preferencialmente duas delas. _x000D_
+ _x000D_
+Os moradores da localidade as reivindicam, considerando que vários motociclistas transitam em excesso de velocidade, realizando manobras ilegais que colocam em risco a incolumidade das pessoas, lembrando ainda que vários cidadãos utilizam a pista de caminhada ali existente.</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/853/ind_60_henrique.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Senhor Prefeito Municipal que determine ao setor competente que proceda o reforço da sinalização de trânsito, horizontal e vertical, no cruzamento das ruas Miguel Dias e Florentino de Oliveira, considerando o aumento de acidentes que ocorrem no local.</t>
+  </si>
+  <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/854/ind_61_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Senhor Prefeito Municipal que, pelo respectivo setor, realize a manutenção da estrada da Varsóvia, nas proximidades de uma ponte que recentemente recebeu reparos, pois vários motoristas estão reclamando das condições precárias, sendo estimado o uso de aproximadamente 10 caminhões de cascalho para fazer o serviço.</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_62-2026_-_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal, determine ao setor competente que o ônibus da saúde de desloque ao Distrito do São Roque do Pinhal para buscar os pacientes que possuem consultas agendadas na cidade de Jacarezinho no período da tarde. _x000D_
+ _x000D_
+Justifica-se a presente indicação em razão de que os pacientes com consultas no período da manhã já são buscados pelo transporte da saúde no no referido Distrito, sendo necessária a ampliação do atendimento também aos pacientes do período vespertino, garantindo igualdade no acesso aos serviços de saúde.</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/868/ind_63_adevilson-fernando.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Prefeito Municipal, pela respectiva Secretaria, estude a possibilidade de instalação de lombada elevada na Av. Getúlio Vargas, nas proximidades da empresa Soeto e Sesi/Senai, com a elevação do pavimento ao nível da calçada para facilitar a mobilidade de pedestres e reduzir a velocidade dos veículos._x000D_
+Requerem, também, que sejam reconstruídas/reformadas as lombadas existentes na Rua do Santíssimo Nome de Jesus, obedecendo as normas constantes na Resolução 973/2022 do CONTRAN e Resolução 600/2016 do CONTRAN, pois como são curtas acabam por danificar o assoalho de veículos baixos, causando prejuízos aos proprietários.</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/908/ind_64_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo, através do respectivo setor, proceda a instalação dos postes e alambrados do Campo de Futebol do Distrito do São Roque do Pinhal._x000D_
+Os buracos já foram feitos, postes estão no local e há alambrado em estoque, sendo que a realização da obra atende reivindicação recorrente da comunidade.</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/944/ind_65_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal, determine ao setor competente, que realize, com urgência, a manutenção da estrada da Varsóvia.</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/945/ind_66_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal, determine ao setor competente, que realize a pintura do Velório do Bairro do Cruzeiro.</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/993/ind_67_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Prefeito Municipal, por meio da Secretaria competente, instale equipamentos de ar condicionado no CMEI do São Roque do Pinhal, pois as crianças estão reclamando que passam frio nesta época do ano, podendo, por sua fragilidade, resfriarem-se.</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/997/ind_68_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Senhor Prefeito Municipal determine ao setor competente da Administração a reforma da praça localizada no Bairro Asa Branca, na Rua Janina de Lima Cavalheiro, com especial atenção à recuperação, reforma ou substituição dos brinquedos instalados no parque infantil._x000D_
+Os brinquedos atualmente instalados encontram-se desgastados pelo tempo de uso e pela exposição às condições climáticas, apresentando sinais de deterioração que podem comprometer a segurança das crianças que frequentam o local._x000D_
+Além disso, a reforma geral da praça contribuirá para a valorização do espaço público, proporcionando um ambiente mais seguro, agradável e adequa o ao lazer, à convivência social e à prática de atividades recreativas.</t>
+  </si>
+  <si>
+    <t>998</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_69-2026_-_luiz_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Chefe do Poder Executivo Municipal determine ao setor competente a realização de limpeza periódica no Distrito do São Roque do Pinhal, no Distrito do Joá e no Bairro do Cruzeiro._x000D_
+_x000D_
+A presente indicação tem por objetivo solicitar a intensificação dos serviços de limpeza pública nessas localidades, tendo em vista que, nesta época do ano, há grande acúmulo de folhas e demais resíduos vegetais nas ruas, praças e demais espaços públicos, comprometendo a limpeza urbana e o aspecto dos locais._x000D_
+_x000D_
+Dessa forma, requer-se que seja adotado cronograma regular de manutenção e limpeza, nos mesmos moldes dos serviços realizados na área central da cidade, inclusive com a utilização de sopradores para remoção das folhagens, equipamento cuja aquisição já foi objeto de indicação anteriormente apresentada._x000D_
+_x000D_
+A medida contribuirá para a conservação dos espaços públicos, a segurança dos pedestres e a melhoria da qualidade de vida da população residente nessas comunidades.</t>
+  </si>
+  <si>
     <t>670</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Marcos Domingues</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/670/req_01_marcos.pdf</t>
   </si>
   <si>
     <t>Para que o executivo informe a esta casa a atual situação da área industrial adquirida pela municipalidade, próximo ao bairro da Pedreira, como licença do IAT, por exemplo, com a especificação dos serviços/atividades que serão ali autorizadas.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>2</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/671/req_02_luiz.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo encaminhe a esta casa de leis prestações de contas de todas as entidades que receberam recursos públicos municipais, no ano de 2025, para fins de acompanhamento e fiscalização.</t>
   </si>
   <si>
     <t>672</t>
-  </si>
-[...4 lines deleted...]
-    <t>Adevilson dos Santos</t>
   </si>
   <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/672/req_03_adevilson.pdf</t>
   </si>
   <si>
     <t>Para que Poder Executivo Municipal, informe se há previsão para a construção de calçadas no Distrito do São Roque do Pinhal, a partir da entrada do referido bairro (vindo de Joaquim Távora), pois há extrema necessidade de que seja procedida a construção dos passeios no trecho mencionado._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente solicitação visa assegurar melhores condições de segurança, mobilidade e acessibilidade aos pedestres, considerando que o local é amplamente utilizado por moradores e atualmente carece de infraestrutura adequada, expondo a população a riscos diários.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>4</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/673/req_04_adevilson.pdf</t>
   </si>
   <si>
     <t>Para que Poder Executivo Municipal, informe se há previsão paraa instalação de uma lombada (redutor de velocidade) nas proximidades da Igreja Adventista do Sétimo Dia, localizada na Avenida Senador Souza Naves._x000D_
 _x000D_
 Justifica-se o presente requerimento em razão das constantes reclamações dos frequentadores da igreja, bem como dos moradores da localidade, que relatam o tráfego em alta velocidade de veículos no referido trecho, colocando em risco a segurança de pedestres, especialmente durante os horários de cultos e eventos religiosos._x000D_
 _x000D_
 Havendo viabilidade técnica, requer-se que seja procedida a instalação da referida lombada, como medida de segurança viária e prevenção de acidentes.</t>
   </si>
   <si>
     <t>674</t>
-  </si>
-[...4 lines deleted...]
-    <t>Benedito Azarias</t>
   </si>
   <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/674/req_05_henrique.pdf</t>
   </si>
   <si>
     <t>Requer-se ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que informe à esta Casa Legislativa:_x000D_
 _x000D_
 a) Quantos pacientes do município realizam atualmente tratamento de hemodiálise, especificando, se possível, a unidade onde o tratamento é realizado;_x000D_
 _x000D_
 b) Se o Município disponibiliza transporte para esses pacientes até o local de tratamento;_x000D_
 _x000D_
 d)	Em caso positivo, quantas horas, em média, o paciente permanece fora do município em razão do deslocamento e da realização do procedimento;_x000D_
 e)	Se o transporte para hemodiálise é disponibilizado semanalmente, conforme a rotina do tratamento;_x000D_
 _x000D_
 f)	Se há oferta de transporte em dois períodos do dia (manhã e tarde), de modo a atender diferentes horários de sessões._x000D_
 _x000D_
 Requer que, após cumpridas as formalidades regimentais, seja encaminhada ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/675/req_06_dito.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, informe quem é o proprietário do terreno localizado em frente à Sanepar, esclarecendo se o referido imóvel pertence ao Município ou à própria concessionária Sanepar.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/676/req_07_marcos.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo, pelo respectivo setor, proceda a limpeza, especialmente com roçagem, na praça do Distrito do São Roque do Pinhal, que está necessitando de regular manutenção.</t>
   </si>
   <si>
     <t>688</t>
-  </si>
-[...1 lines deleted...]
-    <t>8</t>
   </si>
   <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/688/req_08_dito.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo preste as seguintes informações a esta casa legislativa:_x000D_
 a) Qual valor do contrato firmado para aquisição, locação, instalação e manutenção dos enfeites de Natal instalados nas vias públicas, praças e demais locais públicos, tanto na sede do município de Joaquim Távora , quanto nos bairros e distritos;_x000D_
 b) Qual o valor global do contrato;_x000D_
 c) Quais valores efetivamente executados/pagos;_x000D_
 d) Se houve aditivos contratuais, informando os respectivos valores;_x000D_
 Por fim, solicita o encaminhamento de cópia do contrato e documentos pertinentes.</t>
   </si>
   <si>
     <t>697</t>
-  </si>
-[...1 lines deleted...]
-    <t>9</t>
   </si>
   <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/697/req_09_dito.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal preste as seguintes informações:_x000D_
 _x000D_
 1. Se há planejamento administrativo visando à construção de passeios públicos (calçadas) no Bairro São Lucas, especialmente nas imediações da Prefeitura Municipal e da Câmara Municipal._x000D_
 _x000D_
 2. Se existe previsão orçamentária ou cronograma para a execução das referidas obras._x000D_
 _x000D_
 3. Se à época da aprovação e implantação do loteamento do Bairro São Lucas, houve a celebração de termo, acordo, compromisso ou imposição legal ao loteador quanto à execução dos passeios públicos ou demais obras de infraestrutura._x000D_
 _x000D_
 4. Em caso de exisitir a viabiliade da construção de calçadas nos trechos faltantes no Bairro São Lucas, qual seria a previsão para execução da obra.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/700/req_10_adevilson.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, pela Secretaria de Obras, assim que possível/viável reforme o CMEI Professora Lázara Carvalho Escorsin, no Distrito do São Roque do Pinhal, adequando o espaço para o perfeito atendimento dos alunos, com nova pintura e especialmente com a instalação de cerca no estilo palito, como na maioria dos CMEIs da cidade, para garantir a segurança das crianças, pois o muro do local está deteriorado.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/712/requerimento_luiz_paulo_-_11-2026_1.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo Municipal encaminhe à esta Casa de Leis:_x000D_
 _x000D_
 📄 Cópia integral do contrato administrativo firmado com a empresa contratada para proceder à roçagem no âmbito do Município de Joaquim Távora, incluindo eventuais termos aditivos, planilhas de custos, cronograma de execução e demais documentos que integrem o respectivo procedimento licitatório ou de contratação._x000D_
 _x000D_
 O presente requerimento tem por finalidade exercer a função fiscalizadora do Poder Legislativo, assegurando a transparência dos atos administrativos, bem como possibilitando a análise da regularidade contratual, valores pactuados, prazos e condições de execução dos serviços prestados.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/716/req_12_marcos.pdf</t>
   </si>
   <si>
     <t>Moradores que residem nas proximidades do IAPAR tem reclamado que a caçamba de lixo do local frequentemente fica lotada e pessoas de outras localidades passam a depositar sacos de lixo no chão. (...)</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/717/req_13_dito.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, pela secretaria de obras instale iluminação adequada em todos os "parquinhos" de nosso município para que as crianças também possam brincar no período noturno, lembrando que existem recursos próprios para tanto oriundos da COSIP.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>14</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/728/req_14_fernando.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, pela Secretaria de Educação ou Assistência Social, informe se há disponibilidade de vagas (e quantas) na Rede Pública (CMEIs) para acolher mais crianças, pois muitos pais reclamam que trabalham e não tem com quem deixá-las durante o expediente.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/732/req_15_dito.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, pelo respectivo setor, encaminhe a esta Casa de Leis relação de todos os imóveis de propriedade ou posse do Município, sem edificação, para fins de acompanhamento.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/733/req_16_dito.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, pelo respectivo setor, efetue levantamento de calçadas irregulares, que dificultem o transito de pedestres, bem como de locais onde não existam (calçadas), para que planejadamente possam ser adaptadas/refeitas.</t>
   </si>
   <si>
     <t>734</t>
-  </si>
-[...1 lines deleted...]
-    <t>17</t>
   </si>
   <si>
     <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/734/img20260313_16280049.pdf</t>
   </si>
   <si>
     <t>ADEVILSON DOS SANTOS, vereador que subscreve a presente, vem, respeitosamente a presença de Vossa Excelência, expor e requerer o que segue:_x000D_
 Na próxima segunda feira o vereador estará na capital do Estado do Paraná, onde tem agendado encontros no Sesi, Casa Civil e Dep. Beto Preto – neste para preitear um aparelho de mamografia e um ônibus para uso da Secretaria de Saúde de nosso Município de Joaquim Távora. _x000D_
 Possivelmente, devido aos compromissos acima expostos, sua permanência em Curitiba se estenderá até terça-feira, e não estará presente na sessão da Câmara do dia 17 do corrente mês._x000D_
 Assim, antecipadamente, apresenta justificativa (para que não seja considerada como falta), evitando-se quaisquer penalidades, o que se requer, bem como que o presente requerimento/justificativa seja lido na mencionada sessão.</t>
   </si>
   <si>
-    <t>677</t>
-[...29 lines deleted...]
-    <t>Para que o Poder Executivo, pela Secretaria de Obras, realize a limpeza das calçadas no trecho do caminho que dá acesso ao Santuário do Santíssimo Nome de Jesus._x000D_
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/739/req_18_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo, pelo respectivo setor, informe a esta casa quando serão iniciadas as obras de reforma, especialmente das esquinas, na Av. paraná, bem como o prazo previsto para execução.</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/740/req_19_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo, através da respectiva Secretaria, realize a manutenção da mesa de odontologia do Posto de Saúde do Joá, que está quebrada, deixando a população local sem atendimento.</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/741/req_20_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo providencie a manutenção de uma ponte no Bairro da Varsóvia, cuja a cabeceira está desbarrancando, e há sério risco de acidentes no local.</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/758/req_21_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Para que o prefeito municipal adote providências necessárias para a concessão e pagamento do adicional de insalubridade as serventes que trabalham na limpeza de banheiros nas escolas e outras localidades publicas. (...)</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/760/req_22_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal preste as seguintes informações:_x000D_
+a)	Qual a previsão para o cumprimento da Lei Municipal no 1.809/2025, que institui a Política Municipal de Estímulo e Incentivo ao Aproveitamento da Energia Solar no Município de Joaquim Távora?_x000D_
+b)	Em especial, requer esclarecimentos quanto à implementação do disposto no artigo 40, inciso I, da referida lei, o qual prevê que o Poder Executivo deverá promover a instalação de sistemas de geração de energia solar, mediante usina própria, para atendimento de todos os prédios públicos municipais._x000D_
+Requer, ainda:_x000D_
+a)	Informações sobre eventual planejamento, cronograma ou estudos técnicos já realizados para viabilizar a implantação das usinas solares;_x000D_
+b)	Se há previsão de utilização dos recursos economizados ou eventualmente arrecadados para custeio da iluminação pública (COSIP)•,_x000D_
+Caso ainda não tenha sido iniciado o cumprimento da lei, que sejam informados os motivos da não implementação e a previsão para início das ações._x000D_
+O presente requerimento tem por objetivo acompanhar e fiscalizar a efetiva aplicação da Lei no 1.809/2025, considerando a relevância da utilização de fontes renováveis de energia, especialmente a solar, que contribui para a sustentabilidade ambiental, redução de custos públicos e maior eficiência na gestão dos recursos municipais._x000D_
+Além disso, a possível destinação de recursos à COSIP pode representar significativa economia aos cofres públicos, revertendo-se em beneficio direto à população.</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/765/requerimento_23.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo informe quando, de fato, será solucionada a questão de falta de esgoto adequado no Bairro Vista Bela, tendo em vista que há anos os moradores aguardam por providências que garantam o regular funcionamento de tal serviço tão essencial.</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/769/requerimento_24-2026_-_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Há forte cobrança por parte de usuárias do Sistema de saúde para que o Município contrate mais profissionais especializados em ginecologia, tendo em vista que é constante a fila de espera com a consequente demora no atendimento, motivo pelo qual apresenta esta proposição para que o Executivo tome providências para sanar a situação.</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/776/requerimento_n.o_25-2025_-_dito.pdf</t>
+  </si>
+  <si>
+    <t>Acertadamente os vigias/vigilantes do Município passaram a fazer rondas em logradouros de nossa cidade. Porém, estão utilizando um veículo caracterizado (adesivado) como de uso da saúde. Assim, requer ao Executivo que regularize a situação, providenciando a correta caracterização dos veículos (Vigilância Pública), até mesmo para transmitir mais segurança aos munícipes.</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/795/req_26_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências quanto à reforma da ponte localizada no Bairro Pinheirinho, sobre o Rio Jacaré, a qual faz a ligação entre os municípios de Joaquim Távora e Quatiguá._x000D_
+A referida ponte encontra-se em condições precárias, apresentando sinais evidentes de desgaste estrutural, o que tem gerado grande preocupação aos moradores da região e aos usuários que transitam pelo local, com risco iminente de acidentes._x000D_
+Solicita, ainda, que seja substituída por uma de concreto, nos termos da lei municipal 17652024, já que a de madeira atingiu o esgotamento da sua vida útil (conforme art. 4º da mencionada lei).</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/796/req_27_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Para que a Prefeitura, pelo respectivo setor, proceda a manutenção preventiva e corretiva nos brinquedos do parque infantil instalados em praça próxima ao Mercado do Edivan, tendo em vista que vários estão quebrados, colocando em risco a saúde das crianças que continuam a utilizar os equipamentos._x000D_
 _x000D_
-A presente indicação se faz necessária tendo em vista que as calçadas do referido trecho encontram-se sujas, com acúmulo de mato, dificultando a circulação de pedestres. A limpeza das calçadas contribuirá para a segurança, mobilidade e bem-estar da população, além de preservar a estética urbana e demonstrar zelo com um local de relevante importância religiosa e turística para o município.</t>
-[...17 lines deleted...]
-    <t>Para que o Poder Executivo Municipal disponibilize funcionário(s) para a limpeza do Velório Municipal e dos banheiros da praça pública._x000D_
+Solicita que seja efetuada vistoria imediata das condições dos brinquedos e que, se for o caso e verificados riscos, que sejam proibidos de uso até a correção da situação.</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/805/req_28.pdf</t>
+  </si>
+  <si>
+    <t>Embora o Executivo tenha respondido o requerimento n. 39/2025, não o fez de forma completa._x000D_
+Assim, solicita que o Setor de Tributação da Prefeitura que informe se na cobrança do IPTU de forma progressiva vem sendo cumprida a legislação que rege o tema, não somente quanto ao Código Tributário Municipal, mas também e especialmente quanto ao que prevê o art. 5º, § 4º, II da lei 10.252/01, de aplicação em âmbito nacional, que dispõe sobre o prazo para dar início à execução do projeto, a partir da data de sua aprovação, que é de dois anos, sob pena de lançamento do IPTU progressivo no tempo (art. 7º) durante cinco anos._x000D_
+Lembramos que quatro são os requisitos para a deflagração do IPTU progressivo:_x000D_
+    - Inclusão do imóvel a ser tributado progressivamente na área abrangida pelo plano diretor da cidade;_x000D_
+    - A definição da função social da propriedade urbana pela lei específica que aprova o plano diretor da cidade, que é impositivo para municípios com mais de 20.000 habitantes;_x000D_
+    - Concessão de prazo para o proprietário construir ou lotear o imóvel incluído no plano diretor da cidade._x000D_
+    - Somente depois de descumprido o prazo para apresentação do plano e de sua execução é que o município fica legitimado a lançar o IPTU progressivo no tempo._x000D_
+Outrossim, vê-se que o limite máximo previsto no Código Tributário Municipal é de 10%, e ao que parece o Município tem extrapolado tal limite, motivo pelo qual requer informações a respeito._x000D_
+Enfim, requer que o Executivo informe se estão sendo cumpridas todas as formalidades legais necessárias para a cobrança do IPTU de forma progressiva, inclusive enviando cópias das notificações expedidas aos proprietários/posseiros, nos últimos dois anos, com as cautelas de que trata a Lei de Proteção de Dados, para fins de acompanhamento e fiscalização.</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/806/requerimento_29-2026_-_benedito_azarias.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Chefe do Poder Executivo Municipal determine a conclusão dos serviços de manutenção no Parque da_x000D_
+Pirambeira._x000D_
+Conforme constatado em visita ao local, foi iniciado o serviço de roçagem nas dependências do parque, porém este não foi devidamente concluído, o que compromete a adequada utilização do espaço pela população._x000D_
+Além disso, verifica-se que os banheiros, que quase sempre estão fechados, encontram-se em condições precárias, um deles com a porta arrombada e o outro com a porta danificada, impossibilitando seu uso adequado e gerando insegurança e desconforto aos frequentadores._x000D_
+Sugere que seja designado um servidor para que a conservação do Parque seja permanente, mesmo que necessário fixar horário de abertura e fechamento._x000D_
+Ademais, solicita que a Secretaria de Meio Ambiente verifique a qualidade da água da cachoeira localizada no lado oposto do mirante existente no Parque, pois visivelmente apresenta coloração escura, analisando se porventura trata-se de poluição, devido a despejo de resíduos impróprios._x000D_
+Diante disso, solicita-se a adoção de providências urgentes para a finalização da roçagem, a realização dos reparos necessários nos banheiros, bem como a análise da água, garantindo melhores condições de uso, segurança e conservação do espaço público.</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/807/requerimento_30-2026_-_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal informe: _x000D_
+ _x000D_
+1. O percentual atual de aplicação de recursos nas áreas de saúde _x000D_
+e educação, considerando o exercício financeiro em curso; _x000D_
+ _x000D_
+ _x000D_
+2. Os valores já empenhados, liquidados e pagos em cada área até _x000D_
+a presente data; _x000D_
+ _x000D_
+ _x000D_
+3. A projeção de cumprimento dos percentuais mínimos _x000D_
+constitucionais até o encerramento do exercício; _x000D_
+ _x000D_
+ _x000D_
+A presdente proposição, visa garantir o acompanhamento em _x000D_
+tempo real do cumprimento dos percentuais mínimos constitucionais de investimento em saúde e educação, reforçando o dever de fiscalização do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/811/req_31_luiz_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria de Saúde que, quando solicitado pelos pacientes atendidos em outras localidades, seja disponibilizado transporte também para acompanhantes, tendo em vista a importância de garantir o direito à assistência e o suporte emocional durante o tratamento. _x000D_
+Destaca que, muitas vezes, pacientes necessitam de cuidados especiais e apoio durante deslocamentos, e que o transporte para acompanhantes é uma medida que visa assegurar o direito à dignidade e ao acolhimento, proporcionando um atendimento mais humano e acessível.</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/822/requerimento_-_32-2026_-_dito_-_pavimentacao_loteamento_planalto.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal informe: _x000D_
+ _x000D_
+ _x000D_
+1. Qual a previsão oficial para início das obras de pavimentação no Loteamento Planalto, no Município de Joaquim Távora; _x000D_
+ _x000D_
+2 . Qual o prazo estimado para a conclusão da obra.</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/823/requerimento_33-2026_-_dito_-_pavimentacao_vila_nova.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal informe: _x000D_
+ _x000D_
+ _x000D_
+1.	Qual a extensão total das vias da Vila Nova já contempladas com _x000D_
+pavimentação até a presente data; _x000D_
+ _x000D_
+ _x000D_
+2.	Quais ruas ou trechos ainda permanecem sem pavimentação; _x000D_
+ _x000D_
+ _x000D_
+3.	Em que fase se encontram as obras atualmente em execução; _x000D_
+ _x000D_
+ _x000D_
+4.	Qual a previsão oficial para conclusão da pavimentação de toda a _x000D_
+extensão das vias existentes na Vila Nova; _x000D_
+ _x000D_
+ _x000D_
+5.	Qual a origem dos recursos financeiros empregados na obra, _x000D_
+discriminando convênios, emendas parlamentares ou recursos próprios.</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/824/requerimento_34_-_dito_-_porteira_adentro.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal, por meio da Secretaria Competente, envie à esta Casa de Leis relatório detalhado dos serviços executados relativos ao Programa “Porteira Adentro”, instituído pela Lei Municipal nº 1.886/2025, contendo, no mínimo, as seguintes informações: _x000D_
+ _x000D_
+I	– relação dos produtores rurais beneficiados; _x000D_
+II	– tipo de serviço prestado em cada atendimento; _x000D_
+III	– datas de execução dos serviços; _x000D_
+IV	– quantidade de horas/máquinas utilizadas; _x000D_
+V	– custos estimados dos serviços realizados; _x000D_
+VI	- critérios adotados para seleção e atendimento dos _x000D_
+beneficiários; _x000D_
+VII	– saldo e previsão de novos atendimentos no exercício _x000D_
+corrente.</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/831/req_35_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam tomadas as providências necessárias para a realização da extensão da rede de iluminação pública na Avenida Paraná, sentido ao Município de Carlópolis, mesmo que com recursos da arrecadação da COSIP, já que é sua finalidade primeira._x000D_
+O trecho mencionado possui deficiência na iluminação pública, situação que compromete a segurança de pedestres, ciclistas e motoristas que transitam pelo local, especialmente no período noturno._x000D_
+A extensão da rede de iluminação pública proporcionará maior segurança, melhor visibilidade e contribuirá para a prevenção de acidentes e atos de vandalismo, além de oferecer melhores condições de trafegabilidade e qualidade de vida à população.</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/842/requerimento_36-2026_-_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Poder Executivo Municipal, por intermédio do setor _x000D_
+competente, preste as seguintes informações sobre o contrato administrativo referente aos enfeites natalinos do exercício de 2025: _x000D_
+ _x000D_
+1.	Qual o valor global contratado, com identificação do objeto, _x000D_
+procedimento licitatório, número do contrato, modalidade de contratação e da empresa contratada; _x000D_
+ _x000D_
+2.	Qual o valor efetivamente liquidado e pago até a presente data, _x000D_
+discriminando as respectivas notas fiscais, empenhos, liquidações e ordens de pagamento;  _x000D_
+ _x000D_
+3.	Quais serviços, itens ou obrigações contratuais foram _x000D_
+executadas e quais deixaram de ser executadas, total ou parcialmente;  _x000D_
+ _x000D_
+4.	Se houve apontamentos da fiscalização contratual quanto ao _x000D_
+descumprimento do contrato;  _x000D_
+ _x000D_
+5.	Se a empresa contratada foi formalmente notificada, advertida _x000D_
+ou penalizada administrativamente em razão de eventual descumprimento do contrato, encaminhando-se cópia dos documentos pertinentes;   _x000D_
+ _x000D_
+6. Se houve instauração de procedimento administrativo para _x000D_
+apuração de eventual inexecução contratual ou aplicação de sanções. _x000D_
+ _x000D_
+ _x000D_
+JUSTIFICATIVA _x000D_
+ _x000D_
+O presente requerimento possui fundamento no dever constitucional _x000D_
+de fiscalização e controle externo exercido pelo Poder Legislativo Municipal, visando verificar a regularidade da execução contratual, a conformidade da prestação dos serviços com os instrumentos convocatórios e contratuais, bem como a correta aplicação dos recursos públicos. _x000D_
+ _x000D_
+A medida busca assegurar observância aos princípios da legalidade, _x000D_
+eficiência, economicidade, transparência e supremacia do interesse público, especialmente no que se refere à fiscalização da execução do objeto contratado e eventual responsabilização por inadimplemento contratual.</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/843/requerimento_37-2026__dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Prefeito Municipal, pelo respectivo setor, realize estudo de Impacto Orçamentário e Financeiro sobre a possibilidade de pagamento dos valores retroativos relativos aos adicionais por tempo de serviço (duênios), aos servidores do Executivo, cuja contagem foi suspensa em razão das disposições legais vigentes durante o período da pandemia da COVID-19, e especialmente em razão da Lei Complementar Federal nº 173/2020. _x000D_
+Lembra que os servidores da Saúde não sofreram as consequências do congelamento, bem como que os que ingressaram no serviço público após a vigência do Estatuto dos Servidores não fazem jus a integralidade do eventual benefício/direito. _x000D_
+Após regular apuração, solicita que o Sr. Prefeito estude a possibilidade de efetuar os pagamentos, mesmo que de forma parcelada até o final de seu mandato.</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/844/requerimento_38-2026__-_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal estenda o serviço de transporte público (Circular) do São Roque do Pinhal/cidade, que atualmente é realizado de segunda a sexta-feira, também para os sábados, especialmente no horário comercial (12h ou 13h). _x000D_
+ _x000D_
+Tal medida garantirá que todos os trabalhadores possam acessar suas funções sem contratempos, pois muitos deles dependem, no momento, de caronas ou pagam pelo transporte. Além disso, a prestação do serviço está prevista na lei n. 1032/2007. _x000D_
+ _x000D_
+Assim, além do transporte ser essencial para atender os trabalhadores do Distrito que exercem suas atividades na cidade, também atenderá outras pessoas da comunidade que frequentam o comércio, o que ajuda a fomentar a economia local.</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/856/requerimento_39-2026_-_dito.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal adote as providências necessárias visando impedir a colocação de obstáculos, cones, correntes ou quaisquer impedimentos em vias e espaços públicos com a finalidade de bloquear ruas ou reservar vagas de estacionamento de forma irregular, especialmente durante festividades e eventos municipais, ressalvados os casos em que houver autorização formal do Poder Público, mediante observância do devido procedimento legal para cessão ou utilização do espaço público. _x000D_
+ _x000D_
+O presente requerimento visa garantir a livre circulação da população, a adequada utilização dos espaços públicos e coibir a reserva irregular de vagas e bloqueios indevidos em vias públicas, assegurando que eventual cessão de espaço público observe os procedimentos legais e administrativos cabíveis.</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/867/req_40_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja encaminhado expediente ao Prefeito Municipal e ao Conselho Municipal de Desenvolvimento Urbano para que promovam reunião visando analisar a possibilidade de alteração do Plano Diretor Municipal e da Lei de Uso e Ocupação do Solo, especialmente para que seja estudada a inclusão de área classificada como Zona Industrial na saída do Município de Joaquim Távora com destino ao Município de Carlópolis, com o objetivo de buscar a ampliação ou redefinição das áreas destinadas à instalação de empreendimentos industriais._x000D_
+Requer-se, ainda, que sejam observadas as disposições legais aplicáveis à matéria, em especial as normas previstas no Estatuto da Cidade (Lei Federal no 10.257/2001), bem como a legislação municipal pertinente ao Plano Diretor e ao ordenamento territorial urbano.</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/986/req_41_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>Para que o Executivo Municipal entre em contato com o Governo Estadual para providenciar a adequação do prédio da escola do Distrito do Joá, com a instalação de um pequeno refeitório no piso superior._x000D_
+Atualmente há um refeitório no piso inferior, entretanto o acesso se dá através de uma rampa e escada acentuadas, que já causaram acidentes._x000D_
+Assim, a medida é necessária para garantir melhores condições de alimentação e conforto aos alunos e professores, promovendo um ambiente escolar mais adequado e saudável.</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/990/req_42_dito.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Senhor Prefeito Municipal que agende reunião com os responsáveis pelo Consórcio Intermunicipal de Aterro Sanitário, visando discutir e promover as adequações necessárias nas instalações do local._x000D_
+O presente requerimento tem por finalidade buscar providências junto ao Consórcio Intermunicipal de Aterro Sanitário, considerando que será instalado um barracão nas proximidades da área de operação. Atualmente, o local apresenta forte odor, situação que gera preocupação quanto às condições de trabalho e à saúde dos trabalhadores que exercerão suas atividades no barracão._x000D_
+Dessa forma, faz-se necessária a adoção de medidas técnicas e estruturais para minimizar os impactos causados pelo odor, garantindo um ambiente de trabalho adequado, seguro e em conformidade com as normas sanitárias e de saúde ocupacional.</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/991/req_43_dito.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, pelo respectivo setor, que encaminhe a esta Casa documentos comprobatórios da situação fitossanitária das árvores erradicadas na cidade, nos anos de 2025 e 2026, bem como comprovantes das substituições realizadas, nos termos do artigo 1 0, da lei n. 946/2005.</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/994/req_44_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>Para que a Administração Municipal, por meio da Secretaria competente, realize o rebaixamento das calçadas e a instalação de rampas de acessibilidade no entorno da Praça João Müller, bem como nos aces.sos ao CMEI Chapeuzinho Vermelho e CAPs, com o objetivo garantir melhores condições de acessibilidade e mobilidade às pessoas com deficiência, idosos, gestantes, pessoas com mobilidade reduzida e demais usuários que transitam diariamente pelos referidos locais._x000D_
+A Praça João Müllpr é um importante espaço de convivência e lazer da comunidade, recebendo diariamente grande fluxo de pessoas. Da mesma forma, o CMEI Chapeuzinho Vermelho é frequentado por crianças, pais, responsáveis e servidores, sendo indispensável que o acesso ao local esteja adequado às normas de acessibilidade, assim como no CAPs.</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/995/req_45_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Senhor Prefeito Municipal que, pelo respectivo setor, envie a esta Casa relação da frota de ônibus utilizados para transporte de pacientes para outros municípios, detalhando a condição de uso cada um, bem como dos veículos de transporte escolar, para fins de acompanhamento e fiscalização._x000D_
+Faz tal requerimento, considerando que vários usuários apresentaram reclamações, especialmente quanto a suposta precariedade do ônibus que faz as viagens para Jacarezinho, e do uso de veículos danificados para transporte escolar, inclusive com pneus carecas (vídeo em anexo)._x000D_
+Outrossim, caso realmente confirmem-se essas informações/reclamações, requer seja tomado providências, e também informando porque não está havendo a manutenção e fiscalização dos veículos, já que o Município possui servidor com estas atribuições.</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/996/requerimento_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Na estrada que liga o Distrito do Joá a PR 218 (sentido cidade) existem, atualmente, cinco pontos críticos, com valetas abertas que atravessam de lado a lado, o que dificulta o trânsito de veículos, causando danos. Solicita ao Executivo que tome as devidas providências para reparar o calçamento da mencionada estrada, bem como se informe se a manutenção da estrada está sendo realizada por serviços terceirizados, sendo que, neste caso, cobre a empresa responsável para resolver a situação. Requer que, após cumpridas as formalidades regimentais, seja encaminhado ao Prefeito Municipal".</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_47-2026_-_dito.pdf</t>
+  </si>
+  <si>
+    <t>Atualmente, os exames de ultrassonografia são realizados apenas duas vezes por mês no município, o que tem gerado questionamentos da população quanto à capacidade de atendimento da demanda existente._x000D_
 _x000D_
-Especialmente no que se refere ao Velório Municipal, tem-se constatado que, após a realização das cerimônias fúnebres, o local frequentemente permanece em condições inadequadas de higiene, o que causa transtornos aos familiares enlutados e à população em geral._x000D_
+Nesse sentido, solicita-se ao Poder Executivo que informe os motivos da limitação da oferta dos exames e avalie a a possibilidade de aumentar a periodicidade dos atendimentos, garantindo maior acesso da população a esse importante exame, visando reduzir filas de espera e evitar o deslocamento de pacientes para outros municípios._x000D_
 _x000D_
-Ressalta-se que a manutenção da limpeza e da salubridade da casa mortuária é medida essencial de respeito às famílias, bem como de saúde pública, sendo imprescindível que, a cada cerimônia realizada, seja efetuada a devida higienização do espaço._x000D_
+Indica-se que haja um melhor aproveitamento da estrutura existente no município, mediante instalação de equipamentos já existentes e contratação de profissionais habilitados e, se necessário, aquisição de novos equipamentos para atender a demanda do município</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinário</t>
+  </si>
+  <si>
+    <t>PODER EXECUTIVO - P. EXEC.</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/581/pl_01-2025_-_executivo_-_reposicao_inflacionaria.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 01/2026- SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O ÍNDICE DE REPOSIÇÃO INFLACIONÁRIA AOS SERVIDORES MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/582/pl_02_-_2025_-_executivo_-_vale_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO PARÁGRAFO 1º, DO ART. 2º, DA LEI Nº. 1620/2022, QUE INSTITUIU, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, AUXÍLIO ALIMENTAÇÃO PARA SERVIDORES ATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>PODER LEGISLATIVO - P LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Súmula: "Autoriza o Poder Legislativo a recompor o valor do auxílio alimentação dos servidores da Câmara Municipal, no percentual da inflação referente ao ano de 2025 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/667/pl_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 04/2026_x000D_
+"Altera os valores do piso salarial do magistério constantes do anexo IV da lei 1.369/2015 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/682/pl_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO ART. 3º, DA LEI N° 1328/2014 E O ANEXO I, QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE JOAQUIM TÁVORA.</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/683/pl_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>CRIA NOVAS VAGAS NO QUADRO DE PESSOAL DO MUNICÍPIO DE JOAQUIM TÁVORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/684/pl_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O VALOR DO ABONO AOS SERVIDORES PERTENCENTES AO QUADRO EFETIVO DO MUNICÍPIO DE JOAQUIM TÁVORA QUE SE ENCONTREM NO DESEMPENHO DE FUNÇÃO DE MERENDEIRA.</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/691/pl_08-2026_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇÃO AO VELÓRIO DO DISTRITO DO SÃO ROQUE DO PINHAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/692/pl_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ACORDO EXTRAJUDICIAL E EFETUAR PAGAMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS QUE PERCEBIAM ADICIONAL DE INSALUBRIDADE, REFERENTE A DIFERENÇAS NO PAGAMENTO DE FÉRIAS RELATIVAS AOS ANOS DE 2021 E 2022, E DÁ OUTRAS PROVIDÊNCIA</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/695/pl_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO PARÁGRAFO 1º DO ART. 2º DA LEI Nº 1794/2025, QUE INSTITUIU AUXÍLIO ALIMENTAÇÃO PARA OS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/696/pl_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O ÍNDICE DE REPOSIÇÃO INFLACIONÁRIA AOS CONSELHEIROS TUTELARES.</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/748/projeto_12-2026_-_criacao_de_cargos_assistente_e_analista.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Cria cargos no quadro de servidores da Câmara Municipal de Joaquim Távora e dá outras providências.</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/711/pl_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede desconto no IPTU e taxas a todo contribuinte que efetuar o pagamento do referido imposto em parcela única.</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/722/novoarquivo_-_2026-03-03t152131.147.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIOS E REPASSAR RECURSOS FINANCEIROS PARA ORGANIZAÇÕES DA SOCIEDADE CIVIL NOS TERMOS DA LEI MUNICIPAL Nº 1.904/2025 (LOA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/735/novoarquivo_-_2026-03-13t164624.935.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO EFETUAR A VENDA DE VEÍCULOS, MAQUINÁRIOS E EQUIPAMENTOS CONSIDERADOS INSERVÍVEIS PARA O DESEMPENHAR DOS SERVIÇOS PÚBLICOS PRESTADOS PELA MUNICIPALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/747/projeto_16-2026_-_criacao_de_vagas_-_auxiliar_de_servicos_gerais.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Cria vagas para o cargo de Auxiliar de Serviços Gerais no quadro de servidores da Câmara Municipal de Joaquim Távora, Estado do Paraná</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/791/projeto_de_lei_20-2026_-_utilidade_pubica_-_associacao_trabalhadores_rurais_sao_roque.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal a associação dos trabalhadores do São Roque do Pinhal.</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/792/pl_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À ALIENAÇÃO DE BENS IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE JOAQUIM TÁVORA, MEDIANTE LEILÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/803/projeto_de_lei_22-2026_-_remanejamento_emenda_impositiva_n._04_-_2025_-_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Altera as especificações/destinações nº 03, 04 e 05 constantes da Emenda Impositiva Individual nº 04, adicionada à Lei Orçamentária Anual (Lei nº 1.904/2025), bem como autoriza o remanejamento dos recursos nela previstos.</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/804/projeto_de_lei_23-2026_-_remanejamento_emenda_impositiva_n._08_-_2026_-_vanessa_ramos__-_atual_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera a especificação/destinação nº 06 constante da Emenda Impositiva Individual nº 08/2025, adicionada à Lei Orçamentária Anual (Lei nº 1.904/2025), bem como autoriza o remanejamento dos recursos nela previstos.</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/802/pl_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: DISPÕE SOBRE A ALTERAÇÃO DA LEI 1.645/2023 QUE TRATA DO ZONEAMENTO DE USO E OCUPAÇÃO DO SOLO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/810/pl_24.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE NORMAS PARA FISCALIZAÇÃO E CONTROLE DO PARCELAMENTO DO SOLO RURAL NO MUNICÍPIO DE JOAQUIM TÁVORA - PR, COM ÊNFASE NA PREVENÇÃO DE LOTEAMENTOS IRREGULARES E CLANDESTINOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/815/pl_26.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DOS INCISOS I E II DO §1º DO ART. 3º, DA LEI Nº 1328/2014, QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE JOAQUIM TÁVORA.</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/829/pl_27.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI Nº 1627/2022 QUE REGULAMENTA A UTILIZAÇÃO DE QUADRA ESPORTIVA SOCIETY E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/830/pl_28.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI Nº 1278/2013 QUE REGULAMENTA O USODO GINÁSIO DE ESPORTES MIGUEL D. NICOLELLI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/834/pl_29_vanessa.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A ESPECIFICAÇÃO/DESTINAÇÃO Nº 06 CONSTANTE DA EMENDA IMPOSITIVA INDIVIDUAL Nº 08/2025, ADICIONADA À LEI ORÇAMENTÁRIA ANUAL (LEI Nº 1.904/2025), BEM COMO AUTORIZA O REMANEJAMENTO DOS RECURSOS NELA PREVISTOS.</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/835/pl_30_fernando.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A ESPECIFICAÇÃO/DESTINAÇÃO Nº 03 CONSTANTE DA EMENDA IMPOSITIVA INDIVIDUAL Nº 07/2025, ADICIONADA À LEI ORÇAMENTÁRIA ANUAL (LEI Nº 1.904/2025), BEM COMO AUTORIZA O REMANEJAMENTO DOS RECURSOS NELA PREVISTOS.</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/836/pl_31_fernando.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA “CARTÃO KIT GESTANTE” NO ÂMBITO DO MUNICÍPIO DE JOAQUIM TÁVORA, DESTINADO ÀS GESTANTES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/839/pl_32_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PLANTIO DE ÁVORES FRUTÍFERAS NAS VIAS PÚBLICAS DO MUNICÍPIO DE JOAQUIM TÁVORA, ESTADO DO PARANÁ.</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/848/novoarquivo_-_2026-05-19t140457.733.pdf</t>
+  </si>
+  <si>
+    <t>CRIA VAGA DO CARGO DE ENFERMEIRO NO QUADRO DE PESSOAL DO MUNICÍPIO DE JOAQUIM TÁVORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/849/pl_34.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: 	CRIA 	NOVAS 	VAGAS 	DO 	CARGO 	DE  ASSISTENTE ADMINISTRATIVO NO QUADRO DE PESSOAL DO MUNICÍPIO DE JOAQUIM TÁVORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/852/pl_35_adevilson.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA BEM PÚBLICO DE USO COMUM DO POVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>Poder Execuritvo</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/988/pl_36.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA PROMOVER A DESAFETAÇÃO DE IMÓVEIS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/687/plc_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 01/2026, de autoria do Poder Executivo que: "Altera dispositivos da lei complementar 012/2018, que dispõe do estatuto dos servidores públicos do município de Joaquim Távora".</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/763/pl_complementar_-_02-2026_-_retroativo_dos_servidores_camara.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento do período de suspensão da contagem de tempo de serviço dos servidores da Câmara de Vereadores de Joaquim Távora, para fins de aquisição de direitos remuneratórios, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>PS</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Subistitutivo</t>
+  </si>
+  <si>
+    <t>Benedito Azarias, Carlos Henrique Castanheira</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/778/projeto_12-2026_-_criacao_de_cargos_assistente_e_analista_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Cria cargos no quadro de servidores da Câmara Municipal de Joaquim Távora e dá outras providências.</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/987/projeto_de_lei_substitutivo_ao_pl_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: “Autoriza a realização de aporte financeiro, mediante destinação de recursos oriundos de emendas orçamentárias impositivas, para complementação do Programa de Auxílio às Gestantes da Rede Pública Municipal de Saúde, mediante concessão de benefício por cartão magnético ou aplicativo eletrônico, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/723/decreto_000-26_-_rescisao_contratual_-_contrato_no_021-2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O CANCELAMENTO/RESCISÃO DO CONTRATO ADMINISTRATIVO Nº 021/2025, ORIUNDO DO PROCESSO LICITATÓRIO MODALIDADE PREGÃO ELETRÔNICO Nº 004/2025 CELEBRADO ENTRE A CÂMARA MUNICIPAL DE JOAQUIM TÁVORA/PR E A EMPRESA L J MONDARDO E CIA LTDA - CNPJ/MF Nº 04.158.848/0001-02, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/828/projeto_de_decreto_002-26_-_rescisao_contratual_-_dispensa_no_012-25_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o cancelamento/rescisão do Contrato Administrativo nº 033/2025, oriundo da Dispensa Eletrônica nº 012/2025, celebrado entre a Câmara Municipal de Joaquim Távora/PR e a empresa CONCEITO ENGENHARIA LTDA – CNPJ/MF nº 60.054.838/0001-90, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/709/projeto_de_resolucao_no_01_-_2026_-_utilizacao_veiculo_oficial_camara.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a utilização dos veículos oficiais da Câmara Municipal de Joaquim Távora e dá outras providências.</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/721/projeto_de_resolucao_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE DA CÂMARA MUNICIPAL DE JOAQUIM TÁVORA, NO VALOR TOTAL DE R$ 15.000,00 (QUINZE MIL REAIS).</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/840/resolucao_n.o_04-2026_-_mesa_diretora_-_regulamentacao_transparencia__-_e-_sic.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE INFORMAÇÃO AO CIDADÃO – SIC, DO SISTEMA ELETRÔNICO DO SERVIÇÃO DE INFORMAÇÃO AO CIDADÃO – e-SIC, DA OUVIDORIA LEGISLATIVA, DA TRANSPARÊNCIA LEGISLATIVA, DO CONTROLE INTERNO E DAS DIRETRIZES DE GOVERNANÇA NO ÂMBITO DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/847/projeto_de_resolucao_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE DA CÂMARA MUNICIPAL DE JOAQUIM TÁVORA, NO VALOR TOTAL DE R$ 75.000,00 (SETENTA E CINCO MIL REAIS)</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/869/resolucao_n._06_-2026_-_regulamentacao_da_lei_federal_14.129_-_2021_1.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A LEI FEDERAL Nº 14.129/2021 NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE JOAQUIM TÁVORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda a Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/857/projeto_de_emenda_a_lom_-_atual_1.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO INCISOS II, DO ARTIGO 92, DA LEI ORGÂNICA DO MUNICÍPIO DE JOAQUIM TÁVORA, ESTADO DO PARANÁ.</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>EA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/710/emenda_modificativa_-_plc_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa/aditiva nº 01 ao projeto de lei complementar nº 01/2026, que "Altera dispositivos da Lei Complementar nº 012/2018, que dispõe do Estatuto dos Servidores Públicos do Município de Joaquim Távora.</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/764/emenda_modificativa_pl_12_26_21.pdf</t>
+  </si>
+  <si>
+    <t>Emenda ao o Projeto de lei nº. 12/2026, que “Cria cargos no quadro de servidores da Câmara Municipal de Joaquim Távora e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/809/emenda_01_plc_02-26_retroativo.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº 02/2026.</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Emenda Subistitutiva</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/821/emenda_substitutiva_01_pcl_02-26.pdf</t>
+  </si>
+  <si>
+    <t>Emenda substitutiva nº 01 a emenda nº 01 - PLC 02/2026</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/661/veto_07_pl_112-2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto 007/2025 ao Projeto de Lei nº 112/2025.</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>MH</t>
+  </si>
+  <si>
+    <t>Moção de Homenagem</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/725/mocao_de_aplausos__01-_dra_maria_avelino.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos direcionada a Ilustríssima Dra. Maria Aparecida Avelino, em reconhecimento a sua destacada trajetória profissional e a contribuição para o fortalecimento da advocacia em nossa cidade e região.</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/726/mocao_de_aplausos_02_-_ciee.pdf</t>
+  </si>
+  <si>
+    <t>Moção de reconhecimento e agradecimento direcionada ao Centro de Integração Empresa-Escola (CIEE), em virtude dos relevantes serviços prestados à sociedade, especialmente no que se refere à promoção da integração entre estudantes instituições de ensino e o mercado de trabalho.</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>PCP</t>
+  </si>
+  <si>
+    <t>Pareceres das Comissões Permanentes</t>
+  </si>
+  <si>
+    <t>COMISSÕES PERMANENTES - COM PERM</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/589/pareceres_pl02.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES.</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/590/pareceres_pl03.pdf</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/755/parecer_do_projeto_de_lei_no04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres favoráveis da Comissão.</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>COM - COMISSÕES PERMANENTES</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/756/parecer_do_projeto_de_lei_no06-2026.pdf</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/757/parecer_do_projeto_de_lei_no07-2026.pdf</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/779/parecer_do_projeto_de_lei_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>súmula: Dá denominação ao velório do distrito do São Roque do Pinhal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/780/parecer_do_projeto_de_lei_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>súmula: AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ACORDO EXTRAJUDICIAL E EFETUAR PAGAMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS QUE PERCEBIAM ADICIONAL DE INSALUBRIDADE, REFERENTE A DIFERENÇAS NO PAGAMENTO DE FÉRIAS RELATIVAS AOS ANOS DE 2021 E 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/781/parecer_do_projeto_de_lei_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: ALTERA A REDAÇÃO DO PARÁGRAFO 1º DO ART. 2º DA LEI Nº 1.794/2025, QUE INSTITUI AUXÍLIO ALIMENTAÇÃO PARA OS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVDAÊNCIAS.</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/782/parecer_do_projeto_de_lei_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: AUTORIZA O PODER  EXECUTIVA MUNICIPAL A CONCEDER O ÍNDICE DE REPOSIÇÃO INFLACIONÁRIA AOS CONSELHEIROS TUTELARES.</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/783/parecer_do_projeto_de_lei_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: CONCEDE DESCONTO NO IPTU E TAXAS A TODO CONTRINUINTE QUE EFETUAR O PAGAMENTO DO REFERIDO IMPOSTO EM PARCELA ÚNICA.</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/784/parecer_do_projeto_de_lei_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIOS E REPASSAR RECURSOS FINANCEIROS PARA ORGANIZAÇÕES DA SOCIEDADE CIVIL NOS TERMOS DA LEI MUNICIPAL Nº 1.904/2025 (LOA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>ORP</t>
+  </si>
+  <si>
+    <t>Ofício de Resposta Proposição</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/788/novoarquivo_-_2026-04-23t145701.609.pdf</t>
+  </si>
+  <si>
+    <t>Resposta dos Requerimentos 12, 13, 14, 15, 16, 18,19, 20, 21, 22 e 23/2026</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>O(D)</t>
+  </si>
+  <si>
+    <t>Ofícios - Documentos</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/591/oficio_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>ENCAMINHA PROJETOS DE LEI 01, 02 E 03/2026 AO PODER EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/592/comprovante_abertura_489.pdf</t>
+  </si>
+  <si>
+    <t>COMPROVANTE DE ENVIO OFÍCIO - L 01, 02 e 03/2026.</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/754/informativo_sobre_os_dados_cadastrais.pdf</t>
+  </si>
+  <si>
+    <t>INFORMATIVO SOBRE OS DADOS CADASTRAIS DE VEREADORES E SERVIDORES DESTA CÂMARA MUNICIPAL JUNTO AO TRIBUNAL DE CONTAS_x000D_
 _x000D_
-Dessa forma, faz-se extremamente necessária a disponibilização de funcionário(s) para a execução do referido serviço, seja mediante servidor(es) do quadro do Município ou por meio de contratação terceirizada, a fim de garantir a adequada limpeza e conservação do local, bem como dos banheiros da praça pública._x000D_
+Informo a todos os vereadores, vereadoras, servidores e servidoras o seguinte:_x000D_
+_x000D_
+1 - sobre a obrigatoriedade de informar um endereço de e-mail válido e um número de telefone celular ativo, com aplicativo WhatsApp instalado no cadastro desta Câmara Municipal e no cadastro do Tribunal de Contas;_x000D_
+2 - a sujeição às medidas previstas na Lei Complementar nº 113 de 2005, no Regimento Interno e na legislação penal pertinente pela falta de atualização cadastral, recusa no fornecimento de dados ou apresentação de informações falsas ou insubsistentes;_x000D_
+3 - a possibilidade de serem contatados ou intimados pelo Tribunal de Contas por qualquer dos referidos canais;_x000D_
+4 - os números de telefone (41) 3350-1616 e (41) 3350-1881 utilizados pelo Tribunal de Contas para entrar formalmente em contato com jurisdicionados, bem como a impossibilidade de alegação de desconhecimento;_x000D_
+5 - Informo ainda que qualquer alteração das informações cadastrais da Câmara Municipal de Joaquim Távora ou das pessoas físicas a ela vinculadas deve ser comunicada ao Tribunal de Contas, no prazo de 30 (trinta) dias, contados do evento;_x000D_
+6 - For fim, informo que o Tribunal de Contas não solicita senhas, dados bancários, informações sigilosas ou quaisquer outras informações pessoais por telefone ou aplicativos de mensagens._x000D_
 _x000D_
 _x000D_
-Na oportunidade, solicita que seja retirada a placa colocada no local, que prescreve que a limpeza deve ser realizada pelo responável pela realização da cerimônia fúnebre, e condiciona, que caso assim não seja feito, será cobrado uma taxa de R$ 80,00 (foto anexa), pois entende-se que, se a o Velório está sob administração da municipalidade, esta deve ser a responsável pela limpeza e conservação do ambiente.</t>
-[...26 lines deleted...]
-    <t>Para que o Poder Executivo, estude a viabilidade de instalação de redutores de velocidade (lombadas), nos seguintes locais:_x000D_
+BENEDITO AZARIAS_x000D_
+Responsável Legal_x000D_
 _x000D_
-Rua Ivete Merlin, nas proximidades da residência do Sr. João do Alho;_x000D_
+FRANCISCO DOS SANTOS REIS_x000D_
+Responsável Técnico</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/818/of44.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações acerca da cobrança de IPTU no município.</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/819/of45.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações acerca do Plano de Arborização Urbana e processo licitatório.</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>Prestação de Contas do Poder Executivo</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTA DO ESTADO DO PARANÁ - TCE</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/749/prestacao_de_contas_-_2024_-_vilela.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS ANUAL DO PREFEITO - 2024._x000D_
 _x000D_
-Rua Emílio Calil, nas proximidades da residência do “Fumaça”;_x000D_
-[...612 lines deleted...]
-    <t>PARECER DA CLJRF AO VETO N.º 07 AO PL 112/2025.</t>
+Processo n.º 192647/25 - Parecer Prévio 52/2026</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>Pedido de Retirada de Proposição (EMENDA)</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/851/retirada_emenda.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja retirada a emenda apresentada ao Projeto de Lei nº 12/2026, com fundamento no inciso I, art. 107 do Regimento Interno desta Casa.</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>PORT</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/797/portaria_no01-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão férias regulamentares a servidores do Poder Legislativo"</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/798/portaria_no02-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão de férias regulamentares a servidor comissionado do Poder Legislativo".</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/799/portaria_no03-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a nomeação de servidora para ocupar a função de Controladora Interna do Poder Legislativo".</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/800/portaria_no04-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão de conversão em pecúnia de 01 (um) mês de Licença-prêmio a servidor do Poder Legislativo".</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>" Dispõe sobre a sobre a Programação Financeira e Cronograma e Desembolso para o Legislativo Municipal, referente ao exercício financeiro de 2026".</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/813/portaria_06-2026_-_ato_delegatorio.pdf</t>
+  </si>
+  <si>
+    <t>O Presidente da Câmara Municipal de Joaquim Távora, no uso de suas_x000D_
+atribuições que lhe são conferidos pelo Regimento Interno da Câmara Municipal,_x000D_
+art. 30, inciso XIX e art. 92, § 2º e ainda pela Lei Orgânica Municipal;_x000D_
+RESOLVE:_x000D_
+1º Fica estabelecido que a movimentação financeira da entidade JOAQUIM_x000D_
+TÁVORA CÂMARA DE VEREADORES, CNPJ: 77.778.785/0001-52, perante a Caixa_x000D_
+Econômica Federal e o Banco do Brasil, será realizada por, no mínimo, 02 (duas)_x000D_
+assinaturas, sendo pelo Presidente Benedito Azarias, CPF nº 437.***.***-91 e pelo_x000D_
+Secretário Luiz Paulo Correa, CPF nº 075.***.***-70, com os seguintes poderes:_x000D_
+– Emitir Cheques_x000D_
+– Abrir contas de depósito_x000D_
+– Receber, passar recibo e dar quitação_x000D_
+– Solicitar saldos, extratos e comprovantes_x000D_
+– Requisitar Talonário de cheques_x000D_
+– Retirar cheques devolvidos_x000D_
+– Endossar Cheque_x000D_
+– Sustar/ Contraordenar cheques_x000D_
+– Cancelar Cheques_x000D_
+– Baixar Cheques_x000D_
+– Efetuar Resgates/Aplicações Financeiras_x000D_
+– Cadastrar, Alterar e Desbloquear Senhas_x000D_
+– Efetuar saques – conta cor</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/814/portaria_07-2026_ferias_maria.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Dispõe sobre a concessão de férias regulamentares de servidor do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/989/123_020626143843_08__licencapremio_valeria_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de conversão em pecúnio de 01 mês da licença-prêmio ao servidor do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>PLTR</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COM TEXTO REVISADO PELA CLJRF</t>
+  </si>
+  <si>
+    <t>http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/992/pl_16.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Cria vaga para o cargo de Auxiliar de Serviços Gerais no quadro de servidores da Câmara Municipal de Joaquim Távora, Estado do Paraná".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1357,68 +2753,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/670/req_01_marcos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/671/req_02_luiz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/672/req_03_adevilson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/673/req_04_adevilson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/674/req_05_henrique.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/675/req_06_dito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/676/req_07_marcos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/688/req_08_dito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/697/req_09_dito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/700/req_10_adevilson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/712/requerimento_luiz_paulo_-_11-2026_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/716/req_12_marcos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/717/req_13_dito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/728/req_14_fernando.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/732/req_15_dito.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/733/req_16_dito.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/734/img20260313_16280049.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/677/ind_02_dito.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/678/ind_03_marcos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/679/ind_04_dito.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/680/ind_05_luiz.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/685/ind_06_henrique.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/689/ind_07_dito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/690/ind_08_marcos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/698/ind_09_dito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/699/ind_11_henrique.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/701/ind_12_adevilson_e_fernando.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/702/ind_13_fernando.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/703/ind_14_luiz.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/704/ind_15_luiz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/705/indi_16_ivone.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/706/ind_17_fernando.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/707/ind_18_fernando.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/708/ind_19_valdirene.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/713/ind_20_marcos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/714/ind_21_marcos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/715/ind_23_marcos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/718/ind_22_marcos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/719/ind_24_luiz.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/720/ind_25_dito.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/724/ind_26_dito.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/727/ind_27_henrique.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/729/ind_28_herique.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/730/indicacao_29-2026_-_marcos_-_contratacao_professor_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao_30-2026_-_marcos_-_cartao_saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/581/pl_01-2025_-_executivo_-_reposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/582/pl_02_-_2025_-_executivo_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/667/pl_04-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/682/pl_05-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/683/pl_06-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/684/pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/691/pl_08-2026_adevilson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/692/pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/695/pl_10-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/696/pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/711/pl_13-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/722/novoarquivo_-_2026-03-03t152131.147.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/735/novoarquivo_-_2026-03-13t164624.935.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/723/decreto_000-26_-_rescisao_contratual_-_contrato_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/687/plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/709/projeto_de_resolucao_no_01_-_2026_-_utilizacao_veiculo_oficial_camara.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/721/projeto_de_resolucao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/710/emenda_modificativa_-_plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/661/veto_07_pl_112-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/586/pareceres_pl03.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/589/pareceres_pl02.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/590/pareceres_pl03.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/725/mocao_de_aplausos__01-_dra_maria_avelino.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/726/mocao_de_aplausos_02_-_ciee.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/591/oficio_02-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/592/comprovante_abertura_489.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/584/pareceres_pl01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/585/pareceres_pl02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/587/ata_da_reuniao_de_comissao_1a_-_22.01.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/693/parecer_comissao_veto_06_ao_pl_80-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/694/parecer_comissoes_-_veto_07_ao_pl_112-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/677/ind_02_dito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/678/ind_03_marcos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/679/ind_04_dito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/680/ind_05_luiz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/685/ind_06_henrique.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/689/ind_07_dito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/690/ind_08_marcos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/698/ind_09_dito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/699/ind_11_henrique.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/701/ind_12_adevilson_e_fernando.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/702/ind_13_fernando.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/703/ind_14_luiz.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/704/ind_15_luiz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/705/indi_16_ivone.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/706/ind_17_fernando.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/707/ind_18_fernando.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/708/ind_19_valdirene.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/713/ind_20_marcos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/714/ind_21_marcos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/715/ind_23_marcos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/718/ind_22_marcos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/719/ind_24_luiz.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/720/ind_25_dito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/724/ind_26_dito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/727/ind_27_henrique.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/729/ind_28_herique.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/730/indicacao_29-2026_-_marcos_-_contratacao_professor_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao_30-2026_-_marcos_-_cartao_saude.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/736/ind_31_adevilson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/737/ind_32_adevilson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/738/ind_33_dito.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/742/ind_34_fernando.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/743/ind_35_fernando.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/744/indicacao_36-2026_-_luiz_paulo_correa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/752/ind_37_fernando.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/753/ind_38_luiz_paulo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/761/ind_39_luiz_paulo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/762/ind_40_luiz.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/766/ind_41_dito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/767/ind_43_dito.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao_n.o_44-2025_-_dito.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao_n.o_45-2025_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/775/indicacao_n.o_46-2025_-_adevilson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/777/indicacao_47-2026_-_luiz_paulo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/793/ind_48_dito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/790/ind_49_dito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/794/ind_50_adevilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/808/indicacao_51-26_-_adevilson_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/816/ind_52_adevilson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/817/ind_53_luiz.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/820/ind_54_marcos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/825/indicacao_no055-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_56-2026_-_vanessa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_57-2026_-_vanessa_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/845/indicacao_58-2026_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_59-2026_-_adevilson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/853/ind_60_henrique.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/854/ind_61_marcos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_62-2026_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/868/ind_63_adevilson-fernando.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/908/ind_64_adevilson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/944/ind_65_luiz.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/945/ind_66_luiz.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/993/ind_67_adevilson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/997/ind_68_fernando.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_69-2026_-_luiz_paulo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/670/req_01_marcos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/671/req_02_luiz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/672/req_03_adevilson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/673/req_04_adevilson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/674/req_05_henrique.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/675/req_06_dito.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/676/req_07_marcos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/688/req_08_dito.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/697/req_09_dito.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/700/req_10_adevilson.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/712/requerimento_luiz_paulo_-_11-2026_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/716/req_12_marcos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/717/req_13_dito.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/728/req_14_fernando.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/732/req_15_dito.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/733/req_16_dito.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/734/img20260313_16280049.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/739/req_18_dito.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/740/req_19_luiz.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/741/req_20_marcos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/758/req_21_fernando.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/760/req_22_dito.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/765/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/769/requerimento_24-2026_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/776/requerimento_n.o_25-2025_-_dito.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/795/req_26_marcos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/796/req_27_marcos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/805/req_28.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/806/requerimento_29-2026_-_benedito_azarias.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/807/requerimento_30-2026_-_dito.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/811/req_31_luiz_paulo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/822/requerimento_-_32-2026_-_dito_-_pavimentacao_loteamento_planalto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/823/requerimento_33-2026_-_dito_-_pavimentacao_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/824/requerimento_34_-_dito_-_porteira_adentro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/831/req_35_adevilson.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/842/requerimento_36-2026_-_dito.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/843/requerimento_37-2026__dito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/844/requerimento_38-2026__-_adevilson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/856/requerimento_39-2026_-_dito.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/867/req_40_adevilson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/986/req_41_adevilson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/990/req_42_dito.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/991/req_43_dito.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/994/req_44_adevilson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/995/req_45_marcos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/996/requerimento_46-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_47-2026_-_dito.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/581/pl_01-2025_-_executivo_-_reposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/582/pl_02_-_2025_-_executivo_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/667/pl_04-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/682/pl_05-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/683/pl_06-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/684/pl_07-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/691/pl_08-2026_adevilson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/692/pl_09-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/695/pl_10-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/696/pl_11-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/748/projeto_12-2026_-_criacao_de_cargos_assistente_e_analista.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/711/pl_13-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/722/novoarquivo_-_2026-03-03t152131.147.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/735/novoarquivo_-_2026-03-13t164624.935.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/747/projeto_16-2026_-_criacao_de_vagas_-_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/791/projeto_de_lei_20-2026_-_utilidade_pubica_-_associacao_trabalhadores_rurais_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/792/pl_21-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/803/projeto_de_lei_22-2026_-_remanejamento_emenda_impositiva_n._04_-_2025_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/804/projeto_de_lei_23-2026_-_remanejamento_emenda_impositiva_n._08_-_2026_-_vanessa_ramos__-_atual_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/802/pl_24-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/810/pl_24.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/815/pl_26.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/829/pl_27.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/830/pl_28.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/834/pl_29_vanessa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/835/pl_30_fernando.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/836/pl_31_fernando.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/839/pl_32_adevilson.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/848/novoarquivo_-_2026-05-19t140457.733.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/849/pl_34.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/852/pl_35_adevilson.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/988/pl_36.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/687/plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/763/pl_complementar_-_02-2026_-_retroativo_dos_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/778/projeto_12-2026_-_criacao_de_cargos_assistente_e_analista_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/987/projeto_de_lei_substitutivo_ao_pl_31-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/723/decreto_000-26_-_rescisao_contratual_-_contrato_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/828/projeto_de_decreto_002-26_-_rescisao_contratual_-_dispensa_no_012-25_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/709/projeto_de_resolucao_no_01_-_2026_-_utilizacao_veiculo_oficial_camara.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/721/projeto_de_resolucao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/840/resolucao_n.o_04-2026_-_mesa_diretora_-_regulamentacao_transparencia__-_e-_sic.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/847/projeto_de_resolucao_05-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/869/resolucao_n._06_-2026_-_regulamentacao_da_lei_federal_14.129_-_2021_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/857/projeto_de_emenda_a_lom_-_atual_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/710/emenda_modificativa_-_plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/764/emenda_modificativa_pl_12_26_21.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/809/emenda_01_plc_02-26_retroativo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/821/emenda_substitutiva_01_pcl_02-26.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/661/veto_07_pl_112-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/725/mocao_de_aplausos__01-_dra_maria_avelino.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/726/mocao_de_aplausos_02_-_ciee.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/589/pareceres_pl02.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/590/pareceres_pl03.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/755/parecer_do_projeto_de_lei_no04-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/756/parecer_do_projeto_de_lei_no06-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/757/parecer_do_projeto_de_lei_no07-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/779/parecer_do_projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/780/parecer_do_projeto_de_lei_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/781/parecer_do_projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/782/parecer_do_projeto_de_lei_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/783/parecer_do_projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/784/parecer_do_projeto_de_lei_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/788/novoarquivo_-_2026-04-23t145701.609.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/591/oficio_02-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/592/comprovante_abertura_489.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/754/informativo_sobre_os_dados_cadastrais.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/818/of44.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/819/of45.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/749/prestacao_de_contas_-_2024_-_vilela.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/851/retirada_emenda.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/797/portaria_no01-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/798/portaria_no02-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/799/portaria_no03-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/800/portaria_no04-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/813/portaria_06-2026_-_ato_delegatorio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/814/portaria_07-2026_ferias_maria.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/989/123_020626143843_08__licencapremio_valeria_pdf.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaquimtavora.pr.leg.br/media/sapl/public/materialegislativa/2026/992/pl_16.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H78"/>
+  <dimension ref="A1:H194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="35.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="45.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1473,1981 +2869,4994 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>45</v>
+        <v>112</v>
       </c>
       <c r="D25" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="D27" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="H27" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>115</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>65</v>
+        <v>128</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>132</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>137</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="H31" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>78</v>
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="H34" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="D35" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="D36" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="H37" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="D38" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="H38" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="D40" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="H40" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="D41" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="H41" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="D42" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="D43" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="H43" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="D44" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>28</v>
+        <v>133</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="H44" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="D45" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="H45" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="D46" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="H46" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="D47" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>190</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>17</v>
+        <v>205</v>
       </c>
       <c r="D48" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>190</v>
+        <v>133</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>22</v>
+        <v>209</v>
       </c>
       <c r="D49" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>197</v>
+        <v>133</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>190</v>
+        <v>133</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="H50" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>217</v>
       </c>
       <c r="D51" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>190</v>
+        <v>27</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="H51" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>221</v>
       </c>
       <c r="D52" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>225</v>
       </c>
       <c r="D53" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>190</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="H53" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>45</v>
+        <v>229</v>
       </c>
       <c r="D54" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>23</v>
+        <v>230</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="H54" t="s">
-        <v>214</v>
+        <v>232</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>49</v>
+        <v>234</v>
       </c>
       <c r="D55" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="H55" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>53</v>
+        <v>238</v>
       </c>
       <c r="D56" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>190</v>
+        <v>27</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>219</v>
+        <v>239</v>
       </c>
       <c r="H56" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>57</v>
+        <v>242</v>
       </c>
       <c r="D57" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>190</v>
+        <v>133</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>222</v>
+        <v>243</v>
       </c>
       <c r="H57" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>224</v>
+        <v>245</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>65</v>
+        <v>246</v>
       </c>
       <c r="D58" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>190</v>
+        <v>32</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>225</v>
+        <v>247</v>
       </c>
       <c r="H58" t="s">
-        <v>226</v>
+        <v>248</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>227</v>
+        <v>249</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>69</v>
+        <v>250</v>
       </c>
       <c r="D59" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>228</v>
+        <v>251</v>
       </c>
       <c r="H59" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>74</v>
+        <v>254</v>
       </c>
       <c r="D60" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>190</v>
+        <v>27</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>231</v>
+        <v>255</v>
       </c>
       <c r="H60" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>233</v>
+        <v>257</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>258</v>
       </c>
       <c r="D61" t="s">
-        <v>234</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>235</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="H61" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>10</v>
+        <v>262</v>
       </c>
       <c r="D62" t="s">
-        <v>239</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>240</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>190</v>
+        <v>133</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="H62" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>243</v>
+        <v>265</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>266</v>
       </c>
       <c r="D63" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>245</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>246</v>
+        <v>267</v>
       </c>
       <c r="H63" t="s">
-        <v>247</v>
+        <v>268</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>248</v>
+        <v>269</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
       <c r="D64" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>245</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>249</v>
+        <v>271</v>
       </c>
       <c r="H64" t="s">
-        <v>250</v>
+        <v>272</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>274</v>
       </c>
       <c r="D65" t="s">
-        <v>252</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>253</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="H65" t="s">
-        <v>255</v>
+        <v>276</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>256</v>
+        <v>277</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>278</v>
       </c>
       <c r="D66" t="s">
-        <v>257</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>258</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>190</v>
+        <v>58</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
       <c r="H66" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>282</v>
       </c>
       <c r="D67" t="s">
-        <v>262</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>263</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>264</v>
+        <v>27</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="H67" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>17</v>
+        <v>286</v>
       </c>
       <c r="D68" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="E68" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="F68" t="s">
-        <v>264</v>
+        <v>18</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>268</v>
+        <v>289</v>
       </c>
       <c r="H68" t="s">
-        <v>269</v>
+        <v>290</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>270</v>
+        <v>291</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="E69" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="F69" t="s">
-        <v>264</v>
+        <v>27</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>271</v>
+        <v>292</v>
       </c>
       <c r="H69" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D70" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="E70" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="F70" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>275</v>
+        <v>295</v>
       </c>
       <c r="H70" t="s">
-        <v>276</v>
+        <v>296</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>277</v>
+        <v>297</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D71" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="E71" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="F71" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>278</v>
+        <v>298</v>
       </c>
       <c r="H71" t="s">
-        <v>279</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>280</v>
+        <v>300</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D72" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E72" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F72" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="H72" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D73" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E73" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F73" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="H73" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>306</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74" t="s">
+        <v>287</v>
+      </c>
+      <c r="E74" t="s">
         <v>288</v>
       </c>
-      <c r="B74" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>264</v>
+        <v>18</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="H74" t="s">
-        <v>266</v>
+        <v>308</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D75" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E75" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="F75" t="s">
-        <v>264</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="H75" t="s">
-        <v>266</v>
+        <v>311</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D76" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="E76" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="F76" t="s">
-        <v>264</v>
+        <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="H76" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>316</v>
       </c>
       <c r="D77" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="E77" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="F77" t="s">
-        <v>302</v>
+        <v>133</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>303</v>
+        <v>317</v>
       </c>
       <c r="H77" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
+        <v>48</v>
+      </c>
+      <c r="D78" t="s">
+        <v>287</v>
+      </c>
+      <c r="E78" t="s">
+        <v>288</v>
+      </c>
+      <c r="F78" t="s">
+        <v>27</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H78" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>322</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>52</v>
+      </c>
+      <c r="D79" t="s">
+        <v>287</v>
+      </c>
+      <c r="E79" t="s">
+        <v>288</v>
+      </c>
+      <c r="F79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H79" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>325</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>57</v>
+      </c>
+      <c r="D80" t="s">
+        <v>287</v>
+      </c>
+      <c r="E80" t="s">
+        <v>288</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H80" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>328</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>62</v>
+      </c>
+      <c r="D81" t="s">
+        <v>287</v>
+      </c>
+      <c r="E81" t="s">
+        <v>288</v>
+      </c>
+      <c r="F81" t="s">
+        <v>58</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H81" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>331</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>66</v>
+      </c>
+      <c r="D82" t="s">
+        <v>287</v>
+      </c>
+      <c r="E82" t="s">
+        <v>288</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H82" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>334</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>70</v>
+      </c>
+      <c r="D83" t="s">
+        <v>287</v>
+      </c>
+      <c r="E83" t="s">
+        <v>288</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H83" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>337</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>75</v>
+      </c>
+      <c r="D84" t="s">
+        <v>287</v>
+      </c>
+      <c r="E84" t="s">
+        <v>288</v>
+      </c>
+      <c r="F84" t="s">
+        <v>133</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H84" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>340</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>79</v>
+      </c>
+      <c r="D85" t="s">
+        <v>287</v>
+      </c>
+      <c r="E85" t="s">
+        <v>288</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H85" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>343</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>83</v>
+      </c>
+      <c r="D86" t="s">
+        <v>287</v>
+      </c>
+      <c r="E86" t="s">
+        <v>288</v>
+      </c>
+      <c r="F86" t="s">
+        <v>27</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H86" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>346</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>88</v>
+      </c>
+      <c r="D87" t="s">
+        <v>287</v>
+      </c>
+      <c r="E87" t="s">
+        <v>288</v>
+      </c>
+      <c r="F87" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H87" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>349</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>92</v>
+      </c>
+      <c r="D88" t="s">
+        <v>287</v>
+      </c>
+      <c r="E88" t="s">
+        <v>288</v>
+      </c>
+      <c r="F88" t="s">
+        <v>58</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H88" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>96</v>
+      </c>
+      <c r="D89" t="s">
+        <v>287</v>
+      </c>
+      <c r="E89" t="s">
+        <v>288</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H89" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>355</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>100</v>
+      </c>
+      <c r="D90" t="s">
+        <v>287</v>
+      </c>
+      <c r="E90" t="s">
+        <v>288</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H90" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>358</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>104</v>
+      </c>
+      <c r="D91" t="s">
+        <v>287</v>
+      </c>
+      <c r="E91" t="s">
+        <v>288</v>
+      </c>
+      <c r="F91" t="s">
+        <v>18</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H91" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>361</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>108</v>
+      </c>
+      <c r="D92" t="s">
+        <v>287</v>
+      </c>
+      <c r="E92" t="s">
+        <v>288</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H92" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>364</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>112</v>
+      </c>
+      <c r="D93" t="s">
+        <v>287</v>
+      </c>
+      <c r="E93" t="s">
+        <v>288</v>
+      </c>
+      <c r="F93" t="s">
+        <v>18</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H93" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>367</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>116</v>
+      </c>
+      <c r="D94" t="s">
+        <v>287</v>
+      </c>
+      <c r="E94" t="s">
+        <v>288</v>
+      </c>
+      <c r="F94" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H94" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>370</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>120</v>
+      </c>
+      <c r="D95" t="s">
+        <v>287</v>
+      </c>
+      <c r="E95" t="s">
+        <v>288</v>
+      </c>
+      <c r="F95" t="s">
+        <v>58</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H95" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>373</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>124</v>
+      </c>
+      <c r="D96" t="s">
+        <v>287</v>
+      </c>
+      <c r="E96" t="s">
+        <v>288</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H96" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>376</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>128</v>
+      </c>
+      <c r="D97" t="s">
+        <v>287</v>
+      </c>
+      <c r="E97" t="s">
+        <v>288</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H97" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>379</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>132</v>
+      </c>
+      <c r="D98" t="s">
+        <v>287</v>
+      </c>
+      <c r="E98" t="s">
+        <v>288</v>
+      </c>
+      <c r="F98" t="s">
+        <v>27</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H98" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>382</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>137</v>
+      </c>
+      <c r="D99" t="s">
+        <v>287</v>
+      </c>
+      <c r="E99" t="s">
+        <v>288</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H99" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>385</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>141</v>
+      </c>
+      <c r="D100" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" t="s">
+        <v>288</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H100" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>388</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>145</v>
+      </c>
+      <c r="D101" t="s">
+        <v>287</v>
+      </c>
+      <c r="E101" t="s">
+        <v>288</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H101" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>391</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>149</v>
+      </c>
+      <c r="D102" t="s">
+        <v>287</v>
+      </c>
+      <c r="E102" t="s">
+        <v>288</v>
+      </c>
+      <c r="F102" t="s">
+        <v>133</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H102" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>394</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>153</v>
+      </c>
+      <c r="D103" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" t="s">
+        <v>288</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H103" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>397</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>157</v>
+      </c>
+      <c r="D104" t="s">
+        <v>287</v>
+      </c>
+      <c r="E104" t="s">
+        <v>288</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H104" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>400</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>161</v>
+      </c>
+      <c r="D105" t="s">
+        <v>287</v>
+      </c>
+      <c r="E105" t="s">
+        <v>288</v>
+      </c>
+      <c r="F105" t="s">
+        <v>133</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H105" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>403</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>165</v>
+      </c>
+      <c r="D106" t="s">
+        <v>287</v>
+      </c>
+      <c r="E106" t="s">
+        <v>288</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H106" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>406</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>169</v>
+      </c>
+      <c r="D107" t="s">
+        <v>287</v>
+      </c>
+      <c r="E107" t="s">
+        <v>288</v>
+      </c>
+      <c r="F107" t="s">
+        <v>133</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H107" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>409</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>173</v>
+      </c>
+      <c r="D108" t="s">
+        <v>287</v>
+      </c>
+      <c r="E108" t="s">
+        <v>288</v>
+      </c>
+      <c r="F108" t="s">
+        <v>133</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H108" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>412</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>413</v>
+      </c>
+      <c r="D109" t="s">
+        <v>287</v>
+      </c>
+      <c r="E109" t="s">
+        <v>288</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H109" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>416</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>177</v>
+      </c>
+      <c r="D110" t="s">
+        <v>287</v>
+      </c>
+      <c r="E110" t="s">
+        <v>288</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H110" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>419</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>181</v>
+      </c>
+      <c r="D111" t="s">
+        <v>287</v>
+      </c>
+      <c r="E111" t="s">
+        <v>288</v>
+      </c>
+      <c r="F111" t="s">
+        <v>133</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H111" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>422</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>185</v>
+      </c>
+      <c r="D112" t="s">
+        <v>287</v>
+      </c>
+      <c r="E112" t="s">
+        <v>288</v>
+      </c>
+      <c r="F112" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H112" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>425</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>189</v>
+      </c>
+      <c r="D113" t="s">
+        <v>287</v>
+      </c>
+      <c r="E113" t="s">
+        <v>288</v>
+      </c>
+      <c r="F113" t="s">
+        <v>27</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H113" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>428</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>193</v>
+      </c>
+      <c r="D114" t="s">
+        <v>287</v>
+      </c>
+      <c r="E114" t="s">
+        <v>288</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H114" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>431</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>286</v>
+      </c>
+      <c r="D115" t="s">
+        <v>432</v>
+      </c>
+      <c r="E115" t="s">
+        <v>433</v>
+      </c>
+      <c r="F115" t="s">
+        <v>434</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H115" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>437</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>432</v>
+      </c>
+      <c r="E116" t="s">
+        <v>433</v>
+      </c>
+      <c r="F116" t="s">
+        <v>434</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H116" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>440</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
         <v>17</v>
       </c>
-      <c r="D78" t="s">
-[...12 lines deleted...]
-        <v>307</v>
+      <c r="D117" t="s">
+        <v>432</v>
+      </c>
+      <c r="E117" t="s">
+        <v>433</v>
+      </c>
+      <c r="F117" t="s">
+        <v>441</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H117" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>444</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>22</v>
+      </c>
+      <c r="D118" t="s">
+        <v>432</v>
+      </c>
+      <c r="E118" t="s">
+        <v>433</v>
+      </c>
+      <c r="F118" t="s">
+        <v>434</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H118" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>447</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>26</v>
+      </c>
+      <c r="D119" t="s">
+        <v>432</v>
+      </c>
+      <c r="E119" t="s">
+        <v>433</v>
+      </c>
+      <c r="F119" t="s">
+        <v>434</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H119" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>450</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>31</v>
+      </c>
+      <c r="D120" t="s">
+        <v>432</v>
+      </c>
+      <c r="E120" t="s">
+        <v>433</v>
+      </c>
+      <c r="F120" t="s">
+        <v>434</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H120" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>453</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121" t="s">
+        <v>432</v>
+      </c>
+      <c r="E121" t="s">
+        <v>433</v>
+      </c>
+      <c r="F121" t="s">
+        <v>434</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H121" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>456</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122" t="s">
+        <v>432</v>
+      </c>
+      <c r="E122" t="s">
+        <v>433</v>
+      </c>
+      <c r="F122" t="s">
+        <v>133</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H122" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>459</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>44</v>
+      </c>
+      <c r="D123" t="s">
+        <v>432</v>
+      </c>
+      <c r="E123" t="s">
+        <v>433</v>
+      </c>
+      <c r="F123" t="s">
+        <v>434</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H123" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>462</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>316</v>
+      </c>
+      <c r="D124" t="s">
+        <v>432</v>
+      </c>
+      <c r="E124" t="s">
+        <v>433</v>
+      </c>
+      <c r="F124" t="s">
+        <v>434</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H124" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>465</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>48</v>
+      </c>
+      <c r="D125" t="s">
+        <v>432</v>
+      </c>
+      <c r="E125" t="s">
+        <v>433</v>
+      </c>
+      <c r="F125" t="s">
+        <v>434</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H125" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>468</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>52</v>
+      </c>
+      <c r="D126" t="s">
+        <v>432</v>
+      </c>
+      <c r="E126" t="s">
+        <v>433</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H126" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>471</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>57</v>
+      </c>
+      <c r="D127" t="s">
+        <v>432</v>
+      </c>
+      <c r="E127" t="s">
+        <v>433</v>
+      </c>
+      <c r="F127" t="s">
+        <v>434</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H127" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>474</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>62</v>
+      </c>
+      <c r="D128" t="s">
+        <v>432</v>
+      </c>
+      <c r="E128" t="s">
+        <v>433</v>
+      </c>
+      <c r="F128" t="s">
+        <v>434</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H128" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>477</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>66</v>
+      </c>
+      <c r="D129" t="s">
+        <v>432</v>
+      </c>
+      <c r="E129" t="s">
+        <v>433</v>
+      </c>
+      <c r="F129" t="s">
+        <v>434</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H129" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>480</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>70</v>
+      </c>
+      <c r="D130" t="s">
+        <v>432</v>
+      </c>
+      <c r="E130" t="s">
+        <v>433</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H130" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>483</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>88</v>
+      </c>
+      <c r="D131" t="s">
+        <v>432</v>
+      </c>
+      <c r="E131" t="s">
+        <v>433</v>
+      </c>
+      <c r="F131" t="s">
+        <v>133</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H131" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>486</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>92</v>
+      </c>
+      <c r="D132" t="s">
+        <v>432</v>
+      </c>
+      <c r="E132" t="s">
+        <v>433</v>
+      </c>
+      <c r="F132" t="s">
+        <v>434</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H132" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>489</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>96</v>
+      </c>
+      <c r="D133" t="s">
+        <v>432</v>
+      </c>
+      <c r="E133" t="s">
+        <v>433</v>
+      </c>
+      <c r="F133" t="s">
+        <v>27</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H133" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>492</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>100</v>
+      </c>
+      <c r="D134" t="s">
+        <v>432</v>
+      </c>
+      <c r="E134" t="s">
+        <v>433</v>
+      </c>
+      <c r="F134" t="s">
+        <v>230</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H134" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>495</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>104</v>
+      </c>
+      <c r="D135" t="s">
+        <v>432</v>
+      </c>
+      <c r="E135" t="s">
+        <v>433</v>
+      </c>
+      <c r="F135" t="s">
+        <v>434</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H135" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>498</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>108</v>
+      </c>
+      <c r="D136" t="s">
+        <v>432</v>
+      </c>
+      <c r="E136" t="s">
+        <v>433</v>
+      </c>
+      <c r="F136" t="s">
+        <v>434</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H136" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>501</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>112</v>
+      </c>
+      <c r="D137" t="s">
+        <v>432</v>
+      </c>
+      <c r="E137" t="s">
+        <v>433</v>
+      </c>
+      <c r="F137" t="s">
+        <v>434</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H137" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>504</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>116</v>
+      </c>
+      <c r="D138" t="s">
+        <v>432</v>
+      </c>
+      <c r="E138" t="s">
+        <v>433</v>
+      </c>
+      <c r="F138" t="s">
+        <v>434</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H138" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>507</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>120</v>
+      </c>
+      <c r="D139" t="s">
+        <v>432</v>
+      </c>
+      <c r="E139" t="s">
+        <v>433</v>
+      </c>
+      <c r="F139" t="s">
+        <v>434</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H139" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>510</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>124</v>
+      </c>
+      <c r="D140" t="s">
+        <v>432</v>
+      </c>
+      <c r="E140" t="s">
+        <v>433</v>
+      </c>
+      <c r="F140" t="s">
+        <v>230</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H140" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>513</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>128</v>
+      </c>
+      <c r="D141" t="s">
+        <v>432</v>
+      </c>
+      <c r="E141" t="s">
+        <v>433</v>
+      </c>
+      <c r="F141" t="s">
+        <v>58</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H141" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>516</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>132</v>
+      </c>
+      <c r="D142" t="s">
+        <v>432</v>
+      </c>
+      <c r="E142" t="s">
+        <v>433</v>
+      </c>
+      <c r="F142" t="s">
+        <v>58</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H142" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>519</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>137</v>
+      </c>
+      <c r="D143" t="s">
+        <v>432</v>
+      </c>
+      <c r="E143" t="s">
+        <v>433</v>
+      </c>
+      <c r="F143" t="s">
+        <v>133</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H143" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>522</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>141</v>
+      </c>
+      <c r="D144" t="s">
+        <v>432</v>
+      </c>
+      <c r="E144" t="s">
+        <v>433</v>
+      </c>
+      <c r="F144" t="s">
+        <v>434</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H144" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>525</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>145</v>
+      </c>
+      <c r="D145" t="s">
+        <v>432</v>
+      </c>
+      <c r="E145" t="s">
+        <v>433</v>
+      </c>
+      <c r="F145" t="s">
+        <v>434</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H145" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>528</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>149</v>
+      </c>
+      <c r="D146" t="s">
+        <v>432</v>
+      </c>
+      <c r="E146" t="s">
+        <v>433</v>
+      </c>
+      <c r="F146" t="s">
+        <v>133</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H146" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>531</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>153</v>
+      </c>
+      <c r="D147" t="s">
+        <v>432</v>
+      </c>
+      <c r="E147" t="s">
+        <v>433</v>
+      </c>
+      <c r="F147" t="s">
+        <v>532</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H147" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>535</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>286</v>
+      </c>
+      <c r="D148" t="s">
+        <v>536</v>
+      </c>
+      <c r="E148" t="s">
+        <v>537</v>
+      </c>
+      <c r="F148" t="s">
+        <v>434</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H148" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>540</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>536</v>
+      </c>
+      <c r="E149" t="s">
+        <v>537</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H149" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>543</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>286</v>
+      </c>
+      <c r="D150" t="s">
+        <v>544</v>
+      </c>
+      <c r="E150" t="s">
+        <v>545</v>
+      </c>
+      <c r="F150" t="s">
+        <v>546</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H150" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>549</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>544</v>
+      </c>
+      <c r="E151" t="s">
+        <v>545</v>
+      </c>
+      <c r="F151" t="s">
+        <v>58</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H151" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>552</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>286</v>
+      </c>
+      <c r="D152" t="s">
+        <v>553</v>
+      </c>
+      <c r="E152" t="s">
+        <v>554</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H152" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>557</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>553</v>
+      </c>
+      <c r="E153" t="s">
+        <v>554</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H153" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>560</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>286</v>
+      </c>
+      <c r="D154" t="s">
+        <v>561</v>
+      </c>
+      <c r="E154" t="s">
+        <v>562</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H154" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>565</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>561</v>
+      </c>
+      <c r="E155" t="s">
+        <v>562</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H155" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>568</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>22</v>
+      </c>
+      <c r="D156" t="s">
+        <v>561</v>
+      </c>
+      <c r="E156" t="s">
+        <v>562</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H156" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>571</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>26</v>
+      </c>
+      <c r="D157" t="s">
+        <v>561</v>
+      </c>
+      <c r="E157" t="s">
+        <v>562</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H157" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>574</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>31</v>
+      </c>
+      <c r="D158" t="s">
+        <v>561</v>
+      </c>
+      <c r="E158" t="s">
+        <v>562</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H158" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>577</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>17</v>
+      </c>
+      <c r="D159" t="s">
+        <v>578</v>
+      </c>
+      <c r="E159" t="s">
+        <v>579</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H159" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>582</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>286</v>
+      </c>
+      <c r="D160" t="s">
+        <v>583</v>
+      </c>
+      <c r="E160" t="s">
+        <v>584</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H160" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>587</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>286</v>
+      </c>
+      <c r="D161" t="s">
+        <v>588</v>
+      </c>
+      <c r="E161" t="s">
+        <v>589</v>
+      </c>
+      <c r="F161" t="s">
+        <v>133</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H161" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>592</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" t="s">
+        <v>588</v>
+      </c>
+      <c r="E162" t="s">
+        <v>589</v>
+      </c>
+      <c r="F162" t="s">
+        <v>27</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H162" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>595</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>286</v>
+      </c>
+      <c r="D163" t="s">
+        <v>596</v>
+      </c>
+      <c r="E163" t="s">
+        <v>597</v>
+      </c>
+      <c r="F163" t="s">
+        <v>27</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H163" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>600</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>286</v>
+      </c>
+      <c r="D164" t="s">
+        <v>601</v>
+      </c>
+      <c r="E164" t="s">
+        <v>602</v>
+      </c>
+      <c r="F164" t="s">
+        <v>434</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H164" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>605</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>286</v>
+      </c>
+      <c r="D165" t="s">
+        <v>606</v>
+      </c>
+      <c r="E165" t="s">
+        <v>607</v>
+      </c>
+      <c r="F165" t="s">
+        <v>84</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H165" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>610</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>10</v>
+      </c>
+      <c r="D166" t="s">
+        <v>606</v>
+      </c>
+      <c r="E166" t="s">
+        <v>607</v>
+      </c>
+      <c r="F166" t="s">
+        <v>58</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H166" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>613</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" t="s">
+        <v>614</v>
+      </c>
+      <c r="E167" t="s">
+        <v>615</v>
+      </c>
+      <c r="F167" t="s">
+        <v>616</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H167" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>619</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>17</v>
+      </c>
+      <c r="D168" t="s">
+        <v>614</v>
+      </c>
+      <c r="E168" t="s">
+        <v>615</v>
+      </c>
+      <c r="F168" t="s">
+        <v>616</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H168" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>621</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>22</v>
+      </c>
+      <c r="D169" t="s">
+        <v>614</v>
+      </c>
+      <c r="E169" t="s">
+        <v>615</v>
+      </c>
+      <c r="F169" t="s">
+        <v>616</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H169" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>624</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>31</v>
+      </c>
+      <c r="D170" t="s">
+        <v>614</v>
+      </c>
+      <c r="E170" t="s">
+        <v>615</v>
+      </c>
+      <c r="F170" t="s">
+        <v>625</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H170" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>627</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>36</v>
+      </c>
+      <c r="D171" t="s">
+        <v>614</v>
+      </c>
+      <c r="E171" t="s">
+        <v>615</v>
+      </c>
+      <c r="F171" t="s">
+        <v>625</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H171" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>629</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>40</v>
+      </c>
+      <c r="D172" t="s">
+        <v>614</v>
+      </c>
+      <c r="E172" t="s">
+        <v>615</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H172" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>632</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>44</v>
+      </c>
+      <c r="D173" t="s">
+        <v>614</v>
+      </c>
+      <c r="E173" t="s">
+        <v>615</v>
+      </c>
+      <c r="F173" t="s">
+        <v>625</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H173" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>635</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>316</v>
+      </c>
+      <c r="D174" t="s">
+        <v>614</v>
+      </c>
+      <c r="E174" t="s">
+        <v>615</v>
+      </c>
+      <c r="F174" t="s">
+        <v>625</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H174" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>638</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>48</v>
+      </c>
+      <c r="D175" t="s">
+        <v>614</v>
+      </c>
+      <c r="E175" t="s">
+        <v>615</v>
+      </c>
+      <c r="F175" t="s">
+        <v>625</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H175" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>641</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>57</v>
+      </c>
+      <c r="D176" t="s">
+        <v>614</v>
+      </c>
+      <c r="E176" t="s">
+        <v>615</v>
+      </c>
+      <c r="F176" t="s">
+        <v>625</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H176" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>644</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>62</v>
+      </c>
+      <c r="D177" t="s">
+        <v>614</v>
+      </c>
+      <c r="E177" t="s">
+        <v>615</v>
+      </c>
+      <c r="F177" t="s">
+        <v>625</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H177" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>647</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>286</v>
+      </c>
+      <c r="D178" t="s">
+        <v>648</v>
+      </c>
+      <c r="E178" t="s">
+        <v>649</v>
+      </c>
+      <c r="F178" t="s">
+        <v>434</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H178" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>652</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" t="s">
+        <v>653</v>
+      </c>
+      <c r="E179" t="s">
+        <v>654</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H179" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>657</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>17</v>
+      </c>
+      <c r="D180" t="s">
+        <v>653</v>
+      </c>
+      <c r="E180" t="s">
+        <v>654</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H180" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>660</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>22</v>
+      </c>
+      <c r="D181" t="s">
+        <v>653</v>
+      </c>
+      <c r="E181" t="s">
+        <v>654</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H181" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>663</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>26</v>
+      </c>
+      <c r="D182" t="s">
+        <v>653</v>
+      </c>
+      <c r="E182" t="s">
+        <v>654</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H182" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>666</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>31</v>
+      </c>
+      <c r="D183" t="s">
+        <v>653</v>
+      </c>
+      <c r="E183" t="s">
+        <v>654</v>
+      </c>
+      <c r="F183" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H183" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>669</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>286</v>
+      </c>
+      <c r="D184" t="s">
+        <v>670</v>
+      </c>
+      <c r="E184" t="s">
+        <v>671</v>
+      </c>
+      <c r="F184" t="s">
+        <v>672</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H184" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>675</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>286</v>
+      </c>
+      <c r="D185" t="s">
+        <v>561</v>
+      </c>
+      <c r="E185" t="s">
+        <v>676</v>
+      </c>
+      <c r="F185" t="s">
+        <v>133</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H185" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>679</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>286</v>
+      </c>
+      <c r="D186" t="s">
+        <v>680</v>
+      </c>
+      <c r="E186" t="s">
+        <v>681</v>
+      </c>
+      <c r="F186" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H186" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>684</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" t="s">
+        <v>680</v>
+      </c>
+      <c r="E187" t="s">
+        <v>681</v>
+      </c>
+      <c r="F187" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H187" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>687</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>17</v>
+      </c>
+      <c r="D188" t="s">
+        <v>680</v>
+      </c>
+      <c r="E188" t="s">
+        <v>681</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H188" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>690</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>22</v>
+      </c>
+      <c r="D189" t="s">
+        <v>680</v>
+      </c>
+      <c r="E189" t="s">
+        <v>681</v>
+      </c>
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H189" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>693</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>26</v>
+      </c>
+      <c r="D190" t="s">
+        <v>680</v>
+      </c>
+      <c r="E190" t="s">
+        <v>681</v>
+      </c>
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H190" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>695</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>31</v>
+      </c>
+      <c r="D191" t="s">
+        <v>680</v>
+      </c>
+      <c r="E191" t="s">
+        <v>681</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H191" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>698</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>36</v>
+      </c>
+      <c r="D192" t="s">
+        <v>680</v>
+      </c>
+      <c r="E192" t="s">
+        <v>681</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H192" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>701</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>40</v>
+      </c>
+      <c r="D193" t="s">
+        <v>680</v>
+      </c>
+      <c r="E193" t="s">
+        <v>681</v>
+      </c>
+      <c r="F193" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H193" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>704</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>286</v>
+      </c>
+      <c r="D194" t="s">
+        <v>705</v>
+      </c>
+      <c r="E194" t="s">
+        <v>706</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H194" t="s">
+        <v>708</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3485,50 +7894,166 @@
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>