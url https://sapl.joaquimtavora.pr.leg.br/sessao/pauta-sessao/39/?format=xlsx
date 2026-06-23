--- v0 (2026-01-30)
+++ v1 (2026-06-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário nº 1 de 2026</t>
   </si>
   <si>
     <t>PODER EXECUTIVO - P. EXEC.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/2026- SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O ÍNDICE DE REPOSIÇÃO INFLACIONÁRIA AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>MATÉRIA INCLUSA EM PAUTA PARA LEITURA DE APRESENTAÇÃO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário nº 2 de 2026</t>
   </si>
   <si>
-    <t>PROJETO DE LEI Nº 02/2026- "SÚMULA: ALTERA A REDAÇÃO DO PARÁGRAFO 1º, DO ART. 2º, DA LEI Nº. 1620/2022, QUE INSTITUIU, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, AUXÍLIO ALIMENTAÇÃO PARA SERVIDORES ATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>ALTERA A REDAÇÃO DO PARÁGRAFO 1º, DO ART. 2º, DA LEI Nº. 1620/2022, QUE INSTITUIU, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, AUXÍLIO ALIMENTAÇÃO PARA SERVIDORES ATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário nº 3 de 2026</t>
   </si>
   <si>
     <t>PODER LEGISLATIVO - P LEGISLATIVO</t>
   </si>
   <si>
     <t>Súmula: "Autoriza o Poder Legislativo a recompor o valor do auxílio alimentação dos servidores da Câmara Municipal, no percentual da inflação referente ao ano de 2025 e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -403,51 +403,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="232.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="198.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">