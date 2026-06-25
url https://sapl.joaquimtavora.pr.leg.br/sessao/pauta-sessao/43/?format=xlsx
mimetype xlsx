--- v0 (2026-03-15)
+++ v1 (2026-06-25)
@@ -10,96 +10,99 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="27">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário nº 4 de 2026</t>
   </si>
   <si>
     <t>PODER EXECUTIVO - P. EXEC.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2026_x000D_
 "Altera os valores do piso salarial do magistério constantes do anexo IV da lei 1.369/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>MATÉRIA INCLUSA NA ORDEM DO DIA PARA 2ª VOTAÇÃO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário nº 6 de 2026</t>
   </si>
   <si>
     <t>CRIA NOVAS VAGAS NO QUADRO DE PESSOAL DO MUNICÍPIO DE JOAQUIM TÁVORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário nº 7 de 2026</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO ABONO AOS SERVIDORES PERTENCENTES AO QUADRO EFETIVO DO MUNICÍPIO DE JOAQUIM TÁVORA QUE SE ENCONTREM NO DESEMPENHO DE FUNÇÃO DE MERENDEIRA.</t>
+  </si>
+  <si>
+    <t>Proposição aprovada em 1º turno</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 9 de 2026</t>
   </si>
   <si>
     <t>Benedito Azarias</t>
   </si>
   <si>
     <t>Para que o Poder Executivo, estude a viabilidade de instalação de redutores de velocidade (lombadas), nos seguintes locais:_x000D_
 _x000D_
 Rua Ivete Merlin, nas proximidades da residência do Sr. João do Alho;_x000D_
 _x000D_
 Rua Emílio Calil, nas proximidades da residência do “Fumaça”;_x000D_
 _x000D_
 _x000D_
 A presente indicação justifica-se em razão das reiteradas reclamações de moradores quanto ao excesso de velocidade praticado por condutores nas referidas vias.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento nº 9 de 2026</t>
@@ -530,131 +533,131 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>684</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>698</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>697</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>695</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>696</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>